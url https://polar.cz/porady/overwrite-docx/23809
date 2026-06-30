--- v0 (2025-12-27)
+++ v1 (2026-06-30)
@@ -1,115 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Staví se další úsek D48, potíže jsou u Nového Jičína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala modernizace silnice I/48 mezi Bělotínem a Rybím na dálnici. Úsek v délce více než 13 kilometrů má být hotov do konce roku 2023. S komplikacemi se realizace potýká přímo u Nového Jičína, kde nejsou dořešeny majetkové vztahy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před půl rokem skončila stavba dálnice  D48 v úseku Rybí - Rychaltice. Teď pokračuje v opačném směru na Bělotín. Vznikne tu více než 13 kilometrů dálnice vedoucí Přerovskem a Novojičínskem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta stavba se skládá ze dvou úseků, od Bělotína po Palačov,  a potom od Dubu směrem na Nový Jičín. Ta stavba je přerušena pěti kilometry uprostřed, kde se bude stavět v rámci Palačovské spojky. Tu bychom chtěli zahájit v příštím roce.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náročná bude realizace dálnice nad železničním koridorem, a dořešena není krátká části Nový Jičín - Rybí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavět se zatím nezačalo a jen tak nezačne přímo v úseku u Nového Jičína. Vyskytly se zde komplikace v přípravě stavby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavět se zatím nezačalo a jen tak nezačne přímo v úseku u Nového Jičína. Vyskytly se zde komplikace v přípravě stavby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Důvodem těchto problémů jsou majetkové vztahy, sjezdy, které jsou na tomto území, ale také možnost připojení velké křižovatky a budoucího obchvatu směr Šenov, Kunín.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic:</w:t>
       </w:r>
       <w:r>
@@ -198,90 +305,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laserovou střelnici si mohli vyzkoušet i kolegové z Karviné a polského města Jastrzębie-Zdrój, kteří se v Havířově potkali díky společnému projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Říkáme na to, že bychom měli více trénovat, ale jinak samozřejmě ve smyslu výcviku ve střelbě je to určitě výborný pomocník.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Městská policie z Karviné si z projektu pořídila fotopasti, kolegové z Polska pak minikamery.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Městská policie z Karviné si z projektu pořídila fotopasti, kolegové z Polska pak minikamery. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavbaři vyřešili problémy s mosty na obchvatu Třince</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S nečekanými problémy se museli vypořádat stavbaři, kteří budují poslední úsek silnice I/11 mezi Třincem a dálnicí D48 u Třanovic. I přes zdržení slibují, že finální část obchvatu bude dokončena nejpozději do konce příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavbě posledního úseku obchvatu Třince mezi Nebory a napojením na dálnici D48 hrozilo zpoždění. Důvodem bylo vypořádávání pozemků a především úprava technické dokumentace pro zakládání mostů a jejich konstrukci podle evropských norem. Mostů je v posledním úseku hned několik.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavbě posledního úseku obchvatu Třince mezi Nebory a napojením na dálnici D48 hrozilo zpoždění. Důvodem bylo vypořádávání pozemků a především úprava technické dokumentace pro zakládání mostů a jejich konstrukci podle evropských norem. Mostů je v posledním úseku hned několik. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Právě výstavba těch mostních objektů je to kritické místo celé stavby. Ale zde vidíte, dostáváme se už ze země nahoru. Tvoří se pilíře na těch kritických stavebních objektech a jakmile bude mostní konstrukce a začne stavba vozovky, tak si myslím, že nebrání nic tomu, abychom splnili harmonogram a dokončili stavbu na konci příštího roku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na včasnou dostavbu úseku tlačí město Třinec a především menší obce, přes které teď jezdí veškerá doprava a zejména tisíce kamionů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -440,135 +545,120 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská divadla se znovu otevírají divákům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská divadla se znovu otevírají lidem. Diváci už mohou v předpremiéře vidět Dvořákovu operu Hubička a činohra nabízí novinku s názvem Češky krásné, Češky mé a také divácký hit stále vyprodanou komedii Habaďůra. Nová sezóna pak začne v srpnu muzikálem West Side Story.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10. června mohli diváci vidět v Divadle Antonína Dvořáka první ze dvou předpremiér opery Hubička, kterou v Ostravě nastudovali po 21 letech. Po Prodané nevěstě je to nejhranější opera Bedřicha Smetany. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Šedivý, dirigent: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„V  opeře Hubička jsou tři momenty, které dojmou snad každého  Čecha. Skřivánčí píseň, kterou zpívá Barče, pak tam máme  Lukášovu Polku a především Ukolébavku, kterou zpívá Vendulka.  Ukolébavka je i v partituře nadepsána jako národní píseň.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Šrejma, Lukáš v opeře Hubička: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Role  Lukáše je jedna ze stěžejních rolí vůbec českého tenorového  repertoáru. Myslím si, že patří k těm těžším, co se  týká hlediska Smetanových oper.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Činohra na červen připravila novinku Češky krásné, Češky mé, kterou stihli divadelníci odehrát v září před zákazem pouze dvakrát. No a diváci se mohu těšit i na populární inscenaci o zneužívání sociálních dávek Habaďůra, která je už 11 let vyprodaná. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Nekvasil, ředitel Národního divadla moravskoslezského:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  „V první polovině divadelní sezóny do prosince čekají diváky  hlavně premiéry děl, které jsme před nimi nemohli uvést. Je  jich celkem 23. Od ledna budou následovat premiéry nových  inscenací. Když divadla byla zavřená, tak nezahálela, ale pracovalo se ve  všech čtyřech uměleckých souborech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Divadla smějí zatím hrát pouze pro 50 procent diváků kapacity hlediště , což je v Divadle Antonína Dvořáka 250 a v Divadle Jiřího Myrona 300 lidí. </w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Divadla smějí zatím hrát pouze pro 50 procent diváků kapacity hlediště , což je v Divadle Antonína Dvořáka 250 a v Divadle Jiřího Myrona 300 lidí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -643,93 +733,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-06-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>