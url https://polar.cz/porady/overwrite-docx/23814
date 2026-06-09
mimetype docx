--- v0 (2025-12-25)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.6.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci na ZŠ v Havířově se učí pomocí virtuální reality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola M. Pujmanové v Havířově je první ve městě, kde se děti učí pomocí virtuální reality, a to různé předměty. Žáci se touto moderní technologií mohou vzdělávat na prvním i druhém stupni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -140,82 +255,74 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Staví se další úsek D48, potíže jsou u Nového Jičína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala modernizace silnice I/48 mezi Bělotínem a Rybím na dálnici. Úsek v délce více než 13 kilometrů má být hotov do konce roku 2023. S komplikacemi se realizace potýká přímo u Nového Jičína, kde nejsou dořešeny majetkové vztahy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před půl rokem skončila stavba dálnice  D48 v úseku Rybí - Rychaltice. Teď pokračuje v opačném směru na Bělotín. Vznikne tu více než 13 kilometrů dálnice vedoucí Přerovskem a Novojičínskem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta stavba se skládá ze dvou úseků, od Bělotína po Palačov,  a potom od Dubu směrem na Nový Jičín. Ta stavba je přerušena pěti kilometry uprostřed, kde se bude stavět v rámci Palačovské spojky. Tu bychom chtěli zahájit v příštím roce.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náročná bude realizace dálnice nad železničním koridorem, a dořešena není krátká části Nový Jičín - Rybí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavět se zatím nezačalo a jen tak nezačne přímo v úseku u Nového Jičína. Vyskytly se zde komplikace v přípravě stavby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavět se zatím nezačalo a jen tak nezačne přímo v úseku u Nového Jičína. Vyskytly se zde komplikace v přípravě stavby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Důvodem těchto problémů jsou majetkové vztahy, sjezdy, které jsou na tomto území, ale také možnost připojení velké křižovatky a budoucího obchvatu směr Šenov, Kunín.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic:</w:t>
       </w:r>
       <w:r>
@@ -336,53 +443,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavbaři vyřešili problémy s mosty na obchvatu Třince</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S nečekanými problémy se museli vypořádat stavbaři, kteří budují poslední úsek silnice I/11 mezi Třincem a dálnicí D48 u Třanovic. I přes zdržení slibují, že finální část obchvatu bude dokončena nejpozději do konce příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavbě posledního úseku obchvatu Třince mezi Nebory a napojením na dálnici D48 hrozilo zpoždění. Důvodem bylo vypořádávání pozemků a především úprava technické dokumentace pro zakládání mostů a jejich konstrukci podle evropských norem. Mostů je v posledním úseku hned několik.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavbě posledního úseku obchvatu Třince mezi Nebory a napojením na dálnici D48 hrozilo zpoždění. Důvodem bylo vypořádávání pozemků a především úprava technické dokumentace pro zakládání mostů a jejich konstrukci podle evropských norem. Mostů je v posledním úseku hned několik. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Právě výstavba těch mostních objektů je to kritické místo celé stavby. Ale zde vidíte, dostáváme se už ze země nahoru. Tvoří se pilíře na těch kritických stavebních objektech a jakmile bude mostní konstrukce a začne stavba vozovky, tak si myslím, že nebrání nic tomu, abychom splnili harmonogram a dokončili stavbu na konci příštího roku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na včasnou dostavbu úseku tlačí město Třinec a především menší obce, přes které teď jezdí veškerá doprava a zejména tisíce kamionů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -464,53 +570,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Otisk, místostarosta MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hrozili jsme ji sankcemi, různé další hrozby. Nic nepomáhalo, tudíž jsme byli nuceni ukončit smlouvu a od tohoto týdne máme podepsanou smlouvu s  novou firmou, která seká ve všech obvodech v rámci Poruby.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: obyvatelé Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“To bylo špatné. Mám psa a kvůli klíšťatům jsme se báli, tak jsem ráda, že už tu trávu konečně posekali.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“To bylo špatné. Mám psa a kvůli klíšťatům jsme se báli, tak jsem ráda, že už tu trávu konečně posekali.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nám to vadilo, ale zvládli jsme to v pohodě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nově nasmlouvaná firma pracuje denně zhruba do 5 odpoledne, aby celý obvod stihla posekat do 14 dnů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Svoboda, technický vedoucí, Petron servis: </w:t>
       </w:r>
       <w:r>
@@ -548,107 +653,89 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tvorba Zdeňka Buriana v Památníku P. Bezruče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V letošním roce uplyne 40 let od úmrtí malíře Zdeňka Buriana. Jeho  výtvarné rekonstrukce pravěkého života dosáhly mezinárodního věhlasu. Kromě toho ilustroval stovky knih. Průřez umělcovou tvorbou přiravil opavský Památník Petra Bezruče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  Zdeněk  Burian – všestranný malíř s velkou dávkou talentu a píle.  Maloval od dětství a tato vášeň mu vydržela celý život. Snažil se znázornit, jak asi mohl  vypadat život v pravěku. Spolupracoval při tom s předním  paleontologem Josefem Augustou. Jeho práce získaly mezinárodní  věhlas.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Zdeněk  Burian – všestranný malíř s velkou dávkou talentu a píle.  Maloval od dětství a tato vášeň mu vydržela celý život. Snažil se znázornit, jak asi mohl  vypadat život v pravěku. Spolupracoval při tom s předním  paleontologem Josefem Augustou. Jeho práce získaly mezinárodní  věhlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika  Szturcová, vedoucí Památníku Petra Bezruče, kurátorka:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Burianův  rukopis byl velmi realistický s důrazem na detail. Snažil se o co  nejvěrnější zachycení pravěkého života a zvířat. ?  Ale zároveň využíval svou bohatou fantazii.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     Návštěvníci  výstavy uspořádané ke 40. výročí úmrtí Zdeňka Buriana, mohou   shlédnout cenné olejomalby a kresby pravěkých zvířat, které  autor vytvořil před téměř 70 lety. Další  částí  výstavy jsou  ilustrace či přebaly knih.  Umělec se  věnoval převážně dobrodružné literatuře. Ilustroval na 500  publikací – odborných i populárních.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monika  Szturcová, vedoucí Památníku Petra Bezruče, kurátorka: "Jedná  se zejm. o dobrodružnou literaturu J.  Verna,  D. Defoa, R. L.  Stevensona, R. Kiplinga, K. Maye a další."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Burianovy  ilustrace neodmyslitelně patří také ke knihám českých autorů  Jaroslava Foglara a Eduarda Štorcha. Jeho kresby ale překvapivě  zdobí také literární klasiku: Špalíček pohádek, Babičku  Boženy Němcové nebo Nerudovy Malostranské povídky. </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Burianovy  ilustrace neodmyslitelně patří také ke knihám českých autorů  Jaroslava Foglara a Eduarda Štorcha. Jeho kresby ale překvapivě  zdobí také literární klasiku: Špalíček pohádek, Babičku  Boženy Němcové nebo Nerudovy Malostranské povídky.     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -723,93 +810,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-06-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>