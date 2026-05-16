--- v0 (2026-02-12)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.6.2021, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice chce prodat další atraktivní pozemky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu budou na prodej další pozemky. Cílem radnice je, aby se obvod dál rozvíjel. Zatímco už teď mohou zájemci podávat své návrhy na využití pozemku na ulici Plzeňská naproti radnice, zastupitelé schválili i záměr na prodej bývalého fotbalového hřiště vedle venkovního Vodního areálu Jih.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -437,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-15-06-2021-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>