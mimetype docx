--- v0 (2026-02-11)
+++ v1 (2026-04-03)
@@ -1,184 +1,294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.6.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítejte u sledování Eko magazínu, ve kterém vám ukážeme rozkvetlý Frýdek-Místek, s arboristou prověříme škody na stromech, které způsobili vandalové v Karviné. Pozveme vás do KouParku v Radvanicích a Bartovicích. Od včelaře Václava Sciskaly se dozvíte, kolik bude letos medu a proč.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Někdejší letní koupaliště v Ostravě-Radvanicích desítky let chátralo. Teď se stává oblíbeným místem pro relaxaci a zábavu. Radnice obvodu proměnila celý areál v unikátní KouPark. Nadčasové dětské hřiště je na dně betonového bazénu a bruslařská dráha po jeho obvodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Někdejší letní koupaliště v Ostravě-Radvanicích desítky let chátralo. Teď se stává oblíbeným místem pro relaxaci a zábavu. Radnice obvodu proměnila celý areál v unikátní KouPark. Nadčasové dětské hřiště je na dně betonového bazénu a bruslařská dráha po jeho obvodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z bývalého koupaliště je v Radvanicích atraktivní KouPark  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V areálu bývalého radvanického koupaliště proběhla v r. 2020  I. etapa revitalizace za 30 milionů korun. Vzniklo centrum relaxace s moderním hřištěm, 430 metrů dlouhou  in-line dráhou, grilovacím koutkem, odpočinkovými plochami a naučnou stezkou. Lidé si proměněné části KouParku užívají od září. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (SNK Radvanice a Bartovice), starosta Radvanic a Bartovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Po zborcení částí staveb a zavezení odpadem se už ani z tohoto bývalého areálu zpět koupaliště vybudovat nedá. I kdybychom chtěli, tak chybí přítok vody a čističky, které byly už všechny zdevastované. V roce 2016 jsme začali z bouráním bývalých budov. Části bazénu se zpevnily a vznikla in-line dráha.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multifunkční hřiště vzniklo v útrobách bazénu. Tvoří ho dva kopce o výšce dva a půl a jeden a půl metru plné skluzavek a prvků, které pomáhají zvyšovat dětem mobilitu. Zatím zabírá pouze desetinu starého betonového bazénu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Multifunkční hřiště vzniklo v útrobách bazénu. Tvoří ho dva kopce o výšce dva a půl a jeden a půl metru plné skluzavek a prvků, které pomáhají zvyšovat dětem mobilitu. Zatím zabírá pouze desetinu starého betonového bazénu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (SNK Radvanice a Bartovice), starosta Radvanic a Bartovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Kolem parku je kromě občerstvení, WC a cestiček přiznivých pro biodiverzitu z hlediska životního prostředí jako broučkoviště, plaziště, čekají pro lidi odpočinkové zóny. Dále tady je workoutové hřiště, lanovky a nezapomněli jsme ani na psí  miláčky, kteří v jedné části mají své hřiště.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Kolem parku je kromě občerstvení, WC a cestiček přiznivých pro biodiverzitu z hlediska životního prostředí jako broučkoviště, plaziště, čekají pro lidi odpočinkové zóny. Dále tady je workoutové hřiště, lanovky a nezapomněli jsme ani na psí  miláčky, kteří v jedné části mají své hřiště.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrej Babiš, předseda vlády ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Jsem rád, že ten projekt pokračuje. V rámci regionu je velice důležitá spolupráce mezi průmyslem a občany a životním prostředím." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na parkové úpravy získal obvod dotaci přes 12 milionů z Evropské unie. Teď plánuje další úpravy dna bývalého bazénu  s finanční podporou města. Vzniknout tam mají hrací různě vysoké kopce, fotbalové, basketbalové a tenisové hřiště. Trampolíny, desetimetrové skluzavky a také skoro desetimetrový nerezový tobogán. S bazénem pro plavce se nepočítá kvůli ztrátě přirozeného přítoku vody.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na parkové úpravy získal obvod dotaci přes 12 milionů z Evropské unie. Teď plánuje další úpravy dna bývalého bazénu  s finanční podporou města. Vzniknout tam mají hrací různě vysoké kopce, fotbalové, basketbalové a tenisové hřiště. Trampolíny, desetimetrové skluzavky a také skoro desetimetrový nerezový tobogán. S bazénem pro plavce se nepočítá kvůli ztrátě přirozeného přítoku vody. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (SNK Radvanice a Bartovice), starosta Radvanic a Bartovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budou tam mlhoviště, budeme se tam snažit tvarovat velryby, protože jsme v bývalém koupališti. Počítáme i s fontánkami, takže nějakou vodu tady mít budeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zeleně a stromů bude jen na dně bývalého koupaliště za skoro čtyři miliony korun. Pestrobarevný KouPark navrhli berlínští specialisté. Zatím projekt počítá s investicemi až do výše 60 milionů korun. Měly by je pokrýt zdroje obvodu, města a dotace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O sekání trávy se už v Porubě stará nová firma</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poruba se proměnila v jednu velkou louku. Firma, která loni vyhrála veřejnou zakázku na sečení trávy totiž neplnila své závazky. Nejenže měla málo zaměstnanců, ale ke kosení používala zahradní sekačky. Tráva tak byla místy vysoká více než půl metru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loni  měla Poruba počátkem června za sebou už první seč. Letos se lidé brodili trávou, která jim místy sahala až k pasu. To, co nezvládla firma, která loni vyhrála veřejnou zakázku, teď dohání jiná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Otisk, místostarosta MOb Ostrava-Poruba: </w:t>
@@ -797,93 +907,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-15-06-2021-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>