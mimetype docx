--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 16.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Ostravy se vrací MS v para hokeji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sobotu začne v Ostravě jedna z největších sportovních událostí letošního roku v naší zemi - Mistrovství světa v para hokeji.  Naši reprezentanti se na své zápasy velmi těší a doufají, že jim diváci připraví podobnou atmosféru jako před dvěma roky. Kapacita arény je omezena na dva půl tisíce fanoušků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -75,51 +175,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura (ANO), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Do Ostravy se po dvou letech vrací mistrovství světa v para hokeji a stáváme se tak jediným městem, ve kterém se tato akce uskuteční dvakrát po sobě. Navíc se turnaj podařilo uspořádat v nelehké době poznamenané pandemií covidu-19. Beru to jako uznání skvělé práce organizátorů i toho, že Ostrava dokáže na vrcholných sportovních akcích nabídnout výborné zázemí. Jsem rád, že můžeme tuto elitní světovou soutěž pro handicapované hokejisty finančně i organizačně podpořit. Věřím, že předvedou skvělé výkony a že jimi nadchnou sportovní fanoušky po celém světě stejně tak, jako před dvěma roky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2019 naše reprezentace prohrála utkání o třetí místo z Jižní Koreou a letos by to určitě chtěla na stupně vítězů dotáhnout. Porazit ale někoho z velké trojky USA, Kanada, Rusko bude těžké.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Bříza, trenér reprezentace: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme velmi dobře naladěni a na ten první zápas se moc těšíme. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cítíme se dobře a postupně se dostáváme do zápasového rytmu. Podmínky pro všechny týmy na světě byly v posledním roce stejně těžké, teď se ale konečně můžeme potkat zase na ledě a změřit síly s těmi nejlepšími."</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -306,51 +405,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové bytové domy by měly vzniknout tady na této louce, která má zhruba 20 tisíc metrů čtverečních a měly by být postaveny ve stylu takzvané zeleno-modré infrastruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jde o stavby budované v souladu s přírodou, které obsahují vodní prvky a také například například zelené střechy, nebo stěny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, obyvatelé Ostravy-Jihu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Možná něco menšího jo a ne úplně zastavěné.”</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bytové domy, tak mohly by tady vzniknout, ale lepší, kdyby tady vzniklo něco pro lidi jako lavičky, nebo něco takového, hřiště nějaké pro děti, pro lidi. Bytové domy by mi asi nevadily.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veřejné projednávání se uskuteční 23. června od 18 hodin a právě podněty obyvatel by se měly do návrhu studie zapracovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -658,51 +756,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-06-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>