--- v1 (2026-04-02)
+++ v2 (2026-05-20)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 16.6.2021, 16:00</w:t>
+              <w:t xml:space="preserve">16.6.2021, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -173,51 +188,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Šampionát by se samozřejmě nemohla konat bez podpory města a kraje. Je to už osvědčená kombinace u vrcholných akcí, jako je například Zlatá Tretra, nebo nedávno skončený turnaj světové série v plážovém volejbale. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura (ANO), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Do Ostravy se po dvou letech vrací mistrovství světa v para hokeji a stáváme se tak jediným městem, ve kterém se tato akce uskuteční dvakrát po sobě. Navíc se turnaj podařilo uspořádat v nelehké době poznamenané pandemií covidu-19. Beru to jako uznání skvělé práce organizátorů i toho, že Ostrava dokáže na vrcholných sportovních akcích nabídnout výborné zázemí. Jsem rád, že můžeme tuto elitní světovou soutěž pro handicapované hokejisty finančně i organizačně podpořit. Věřím, že předvedou skvělé výkony a že jimi nadchnou sportovní fanoušky po celém světě stejně tak, jako před dvěma roky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2019 naše reprezentace prohrála utkání o třetí místo z Jižní Koreou a letos by to určitě chtěla na stupně vítězů dotáhnout. Porazit ale někoho z velké trojky USA, Kanada, Rusko bude těžké.</w:t>
+        <w:t xml:space="preserve">V roce 2019 naše reprezentace prohrála utkání o třetí místo z Jižní Koreou a letos by to určitě chtěla na stupně vítězů dotáhnout. Porazit ale někoho z velké trojky USA, Kanada, Rusko bude těžké. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Bříza, trenér reprezentace: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme velmi dobře naladěni a na ten první zápas se moc těšíme. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cítíme se dobře a postupně se dostáváme do zápasového rytmu. Podmínky pro všechny týmy na světě byly v posledním roce stejně těžké, teď se ale konečně můžeme potkat zase na ledě a změřit síly s těmi nejlepšími."</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -403,51 +418,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové bytové domy by měly vzniknout tady na této louce, která má zhruba 20 tisíc metrů čtverečních a měly by být postaveny ve stylu takzvané zeleno-modré infrastruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jde o stavby budované v souladu s přírodou, které obsahují vodní prvky a také například například zelené střechy, nebo stěny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, obyvatelé Ostravy-Jihu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Možná něco menšího jo a ne úplně zastavěné.”</w:t>
+        <w:t xml:space="preserve">“Možná něco menšího jo a ne úplně zastavěné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bytové domy, tak mohly by tady vzniknout, ale lepší, kdyby tady vzniklo něco pro lidi jako lavičky, nebo něco takového, hřiště nějaké pro děti, pro lidi. Bytové domy by mi asi nevadily.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veřejné projednávání se uskuteční 23. června od 18 hodin a právě podněty obyvatel by se měly do návrhu studie zapracovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -714,65 +729,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>