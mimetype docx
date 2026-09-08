--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.6.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě pitbulteriér pokousal malou holčičku na tváři, opilé majitelce hrozí roční vězení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes vám bohužel přinášíme informaci o dalším útoku psa bojového plemene na dítě. Okolnosti jsou zarážející, protože majitelka tohoto nebezpečného psa zvíře přivedla na zahrádku restaurace v Ostravě a přivázala ho poblíž dětského koutku. Pitbulteriér bez náhubku pak pokousal dvouletou dívenku v obličeji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové bytové domy by měly vzniknout tady na této louce, která má zhruba 20 tisíc metrů čtverečních a měly by být postaveny ve stylu takzvané zeleno-modré infrastruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jde o stavby budované v souladu s přírodou, které obsahují vodní prvky a také například například zelené střechy, nebo stěny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, obyvatelé Ostravy-Jihu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Možná něco menšího jo a ne úplně zastavěné.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Možná něco menšího jo a ne úplně zastavěné.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bytové domy, tak mohly by tady vzniknout, ale lepší, kdyby tady vzniklo něco pro lidi jako lavičky, nebo něco takového, hřiště nějaké pro děti, pro lidi. Bytové domy by mi asi nevadily.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veřejné projednávání se uskuteční 23. června od 18 hodin a právě podněty obyvatel by se měly do návrhu studie zapracovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -286,53 +400,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Šampionát by se samozřejmě nemohla konat bez podpory města a kraje. Je to už osvědčená kombinace u vrcholných akcí, jako je například Zlatá Tretra, nebo nedávno skončený turnaj světové série v plážovém volejbale. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura (ANO), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Do Ostravy se po dvou letech vrací mistrovství světa v para hokeji a stáváme se tak jediným městem, ve kterém se tato akce uskuteční dvakrát po sobě. Navíc se turnaj podařilo uspořádat v nelehké době poznamenané pandemií covidu-19. Beru to jako uznání skvělé práce organizátorů i toho, že Ostrava dokáže na vrcholných sportovních akcích nabídnout výborné zázemí. Jsem rád, že můžeme tuto elitní světovou soutěž pro handicapované hokejisty finančně i organizačně podpořit. Věřím, že předvedou skvělé výkony a že jimi nadchnou sportovní fanoušky po celém světě stejně tak, jako před dvěma roky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2019 naše reprezentace prohrála utkání o třetí místo z Jižní Koreou a letos by to určitě chtěla na stupně vítězů dotáhnout. Porazit ale někoho z velké trojky USA, Kanada, Rusko bude těžké.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2019 naše reprezentace prohrála utkání o třetí místo z Jižní Koreou a letos by to určitě chtěla na stupně vítězů dotáhnout. Porazit ale někoho z velké trojky USA, Kanada, Rusko bude těžké. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Bříza, trenér reprezentace: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme velmi dobře naladěni a na ten první zápas se moc těšíme. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cítíme se dobře a postupně se dostáváme do zápasového rytmu. Podmínky pro všechny týmy na světě byly v posledním roce stejně těžké, teď se ale konečně můžeme potkat zase na ledě a změřit síly s těmi nejlepšími."</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -361,213 +474,157 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrbenský dětský domov má svoji novou miss i missáka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemické rozvolnění snad nejvíce ze všech přivítaly dětské domovy. V MS kraji je jich celkem 17. Během pandemie si užily své nejen kvůli různým omezením, ale i kvůli složitostem při distanční výuce. V tom vrbenském byla první hromadnou akcí volba miss domova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Také volbu miss přerušilo covidové období. Domov se tedy rozhodl pro volbu nejen mezi dívkami ale i mezi chlapci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Vavřík, ředitel domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak soutěž miss je tradiční soutěží u nás, která se tu traduje už od roku 2011. My jsme se tu do ní pustili letos obzvláště s vervoua já tímto chci moc poděkovat vychovatelům, kteří tuto soutěž s dětmi nacvičili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zřizovatelem domova je MS kraj. Také ten akci podpořil finančně i osobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václava Martinásková, porotkyně, Odbor školství, mládeže a sportu MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Všechny ty děti byly perfektní a porota měla skutečně těžkou volbu vybrat toho nejlepšího, takže jsme zvažovali, ale vybrali jsme ty nejlepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Lekki, porotkyně, Odbor školství, mládeže a sportu MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Cenila jsem si sebevědomí a odvahy dětí a že do toho daly všechno, co mohly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti se na svou první akci moc těšily a přes počáteční obavy nakonec předvedly celou škálu svých dovedností, od tance a zpěvu až po všeobecné znalosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálka Voltemárová, Miss domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám 9 roků a ráda dělám gymnastiku a chodím do třetí třídy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Ladič, Missák domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je mi 11 roků, do třídy chodím do 4B, rád třeba hraju fotbal a nebo na bazén.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viktor Brada, 2. vicemissák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ve volném čase rád tancuju.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kája Bradová, 2. vicemiss: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já ráda zpívám.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrejka Galbová, 1. vicemiss: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám 10 roků, chodím do druhé třídy a ráda tančím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vítězové byli šťastní i dojatí. Celý domov už se těší na další kulturní i sportovní akce, tentokrát už v přírodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -580,99 +637,93 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oceláři navštívili malé hokejisty HC Vlci Český Těšín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začínající českotěšínští hokejisté se setkali s mistry extraligy třineckými Oceláři Marianem Adámkem a bratry Kovařčíkovými. Hokejisté jim přinesli ukázat vítězný pohár, chvilku si s nimi zatrénovali a rozdali autogramy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejmladším hokejistům týmu HC Vlci Český Těšín zpestřili pravidelný trénink vzácní hosté. S vybojovaným Masaykovým pohárem je navštívili tři hokejové hvězdy Ocelářů, bratři Kovařčíkovi a Marian Adámek. S dětmi si společně zatrénovali a také zavzpomínali na své začátky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejmladším hokejistům týmu HC Vlci Český Těšín zpestřili pravidelný trénink vzácní hosté. S vybojovaným Masaykovým pohárem je navštívili tři hokejové hvězdy Ocelářů, bratři Kovařčíkovi a Marian Adámek. S dětmi si společně zatrénovali a také zavzpomínali na své začátky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Adámek, hokejista HC Oceláři Třinec</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já jsme poprvé byl na ledě tady u hřbitova na rybníku, pak mě vzal taťka jednou na hokej na extraligu a od té doby se mi to začalo líbit. Hokej jsme hrál od začátku v Třinci, ale do školy a všechny turnaje jsme měli tady v Těšíně, takže na to moc rád vzpomínám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hokejisté se s dětmi ochotně fotili, rozdávali podepsané kartičky a podepisovali se na všechno možné, dětské dresy, trika, kšiltovky, knihy nebo lahve na pit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, hokejisté HC Vlci Český Těšín: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsem rád, že tu přišli a že jsem se s nimi vyfotil." "Bych chtěl být jednou jako oni." "Tady je to prostě dobré, že nám můžou podepsat různé věci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Setkání byla přítomna i starostka města, která je také velkou hokejovou fanynkou.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Na nezájem o hokej si v Českém Těšíně nemůžou stěžovat, trénují už tříleté děti v přípravce. Trénují na suchu i na ledě v Třinci.</w:t>
+        <w:t xml:space="preserve">Setkání byla přítomna i starostka města, která je také velkou hokejovou fanynkou. Na nezájem o hokej si v Českém Těšíně nemůžou stěžovat, trénují už tříleté děti v přípravce. Trénují na suchu i na ledě v Třinci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -748,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-06-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>