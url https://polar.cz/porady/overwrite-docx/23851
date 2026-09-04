--- v0 (2026-03-23)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.6.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté zadrželi nejmocnějšího narkobarona MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téměř tři roky šel toxi tým po nejmocnějším narkobaronovi v Moravskoslezském kraji. Za tu dobu vyrobil desítky kilogramů pervitinu. V minulých dnech kriminalisté akci s krycím názvem shadow, neboli stín, ukončili a muže zadrželi. Členkou gangu byla i 73letá důchodkyně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drogová scéna se bude zřejmě dlouho vzpamatovávat z tvrdého direktu, který ji zasadil toxi tým MS kraje. Na dlouhé roky totiž s nejvyšší pravděpodobností skončí za mřížemi největší regionální výrobce špičkového pervitinu. Policisté ho sledovali téměř tři roky a za tu dobu vyrobil desítky kilogramů drogy. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -253,90 +368,65 @@
         <w:rPr/>
         <w:t xml:space="preserve"> "Domácí násilí není v zákoně přímo definováno, ale prolíná se s ostatními protiprávními jednáními, ať už v rovině přestupkové nebo trestní. Například to může být přestupek proti občanskému soužití nebo trestný čin ublížení na zdraví." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud chceme násilí na seniorech zastavit, je důležité, aby se každý pozorně díval kolem sebe. Pokud má například senior často na těle známky napadení, nespokojte se s výmluvou, že spadl. Dalšími signály může být zanedbaný vzhled a nebo, když senior přestane chodit pravidelně k lékaři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči oceňovali své členy za statečnost a věrnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro medaile za věrnost třetího, druhého a prvního stupně (za nejméně 10, 20 a 30 let poctivé služby), výjimečně medaili za statečnost, si přišly na dvůr „své“</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">technik strojní služby pprap. Miloslav Záviš a technik chemické služby pprap. Václav Svěrkoš.</w:t>
+        <w:t xml:space="preserve">Pro medaile za věrnost třetího, druhého a prvního stupně (za nejméně 10, 20 a 30 let poctivé služby), výjimečně medaili za statečnost, si přišly na dvůr „své“ okresní stanice na tři stovky hasiček a hasičů z celého kraje. „Jste výkvět našeho sboru. Díky za to, jak dobře jej reprezentujete. Není to ale poděkování jen vám, ale i našim blízkým, bez nichž bychom tuto práci nemohli dělat,“ poznamenal Vladimír Vlček při nástupech.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Medaili za věrnost 1. stupně, tedy za poctivou práci minimálně po dobu úctyhodných 30 let, kterou by za normálních okolností obdržel na Pražském hradě, dostal například velitel družstva na stanici HZS MSK v Bohumíně nprap. Jan Bělošický, který slouží u sboru přes 34 let, velitel čety ze stanice Ostrava-Poruba ppor. Petr Klimoš, který slouží u sboru tak tak dlouho, a technik spojové služby nprap. Václav Vlachynský ze stanice Bruntál (33 let).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hned tři ocenění příslušníci HZS MSK „nad 30 let“ věrné služby jsou z frýdecko-místeckého územního odboru. Šéfka prevence mjr. Ing. Hana Ulrichová, technik strojní služby pprap. Miloslav Záviš a technik chemické služby pprap. Václav Svěrkoš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Medaile za statečnost získali tři hasiči - prap. Ladislav Ledvoň, DiS., za zásah u požáru hotelu Fridrich u vodní nádrže Těrlicko v prosinci 2016, nstržm. Martin Snášel a pprap. Ing. Martin Šeděnka, kteří mj. „… projevili (v červnu 2020) osobní statečnost při záchraně osmileté dívky z rozbouřené řeky Ostravice ve Frýdku- Místku“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi oceněnými byl také bývalý dlouholetý velitel stanice HZS MSK v Novém Jičíně a zapálený učitel dobrovolných hasičů Ing. Josef Benýšek. Ten z rukou Vladimíra Vlčka obdržel medaili HZS ČR „Za zásluhy o bezpečnost“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -426,93 +516,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-17-06-2021-17-44?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>