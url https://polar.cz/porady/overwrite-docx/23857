--- v0 (2025-12-27)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava s VŠB připravuje plány modernizace sídlišť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě je hned několik velkých sídlišť, kde je velmi obtížná modernizace a další rozvoj. Proto se magistrát spojil s odborníky z Vysoké školy báňské, aby vytvořili projekt, který by se regenerací sídlišť zabýval. Nyní už jen stačí závěry aplikovat v praxi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,53 +397,52 @@
         <w:t xml:space="preserve">Iveta Kočí Palkovská, autorka projektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo to velmi náročné, ale bylo to opravdu jedinečné. Děcka byla skvělá všechna. Každá ta lokace má úplně jinou atmosféru, jiné emoce. Ať už to bylo koupaliště, kde se na můstcích natáčelo, tak potom zase lokace, kde se natáčelo s těmi sportovci, tak to zase dostalo jiný nádech, jinou atmosféru. Všechno je krásné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Podle mě to bylo super, já jsem si užila, že můžeme natáčet. Jen tak někdy nenátáčíte, jo. Hele, v životě nemůžete jen tak natáčet.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Podle mě to bylo super, já jsem si užila, že můžeme natáčet. Jen tak někdy nenátáčíte, jo. Hele, v životě nemůžete jen tak natáčet.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejen mladí houslisté se už těší na finální výsledek. Videoklip by měl být k vidění zřejmě v září. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U ZŠ Valčíka vyrostlo multifunkční hřiště</w:t>
@@ -389,53 +503,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: žáci ZŠ J. Valčíka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatím se mi velmi líbí to prostředí. Rozhodně tady budu chodit s klukama hrát, když budu mít volno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Neklouže to. Nevím, jaké to je na mokru a dobře se na tom běhá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové multifunkční hřiště bude v odpoledních hodinách sloužit i lidem z širokého okolí, kteří se sem dostanou brankou z ulice 17. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové multifunkční hřiště bude v odpoledních hodinách sloužit i lidem z širokého okolí, kteří se sem dostanou brankou z ulice 17. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další multifunkční hřiště s umělým povrchem se momentálně staví u ZŠ Bulharská, které bude navíc doplněno o běžecký ovál se dvěma dráhami o délce 150 metrů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SVČ Klíč se připravuje na letní akce pro děti</w:t>
@@ -498,89 +611,87 @@
         <w:t xml:space="preserve">, pedagog volného  času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Holky dělají náramky a náhrdelníky. Poté si budou ještě malovat  krabičky, ve kterých si to odnesou domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Michalíková, pedagog volného času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tvoříme papírové panáčky, princezny, prince z papíru.  Děti si to ještě domalovávají a jsme moc rádi, že jsme mohli konečně otevřít a  já si myslím, že maminky a děti jsou taky moc rády."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Několik malých nadšenců navštěvuje pravidelně i judo. Trenér  ale kladl zpočátku velký důraz právě na rozhýbání dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Několik malých nadšenců navštěvuje pravidelně i judo. Trenér  ale kladl zpočátku velký důraz právě na rozhýbání dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Žilka, trenér juda:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednak že byly dlouho bez pohybu, to je jedna věc a druhá  věc, že celkově ty děti jsou hodně málo pružné. Veškerá ta přípravka dětí, které tady začínají v judu je  na gymnastiku, to znamená pružnost, sami jste viděli, že ty děti teď jsou hodně  tvrdé, ta pružnost prostě není."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Zahurská, zástupce ředitele pro provoz SVČ Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vláda nás dovolila otevřít na posledních 6 týdnů, děti chodí  do kroužku, jsou rády, těšily se na nás. Rodiče nám sami volali, jestli kroužky  otevřeme. Ze začátku mohly být pouze tři děti a jeden lektor, takže kroužky,  které se daly takto otevřít, se otevřely. Teď máme účast asi 80 procent dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní může být v kroužku devět dětí a jeden lektor. Na  začátku prázdnin odstartují letní programy, které lektoři připravovali během doby,  kdy bylo středisko pro děti uzavřeno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní může být v kroužku devět dětí a jeden lektor. Na  začátku prázdnin odstartují letní programy, které lektoři připravovali během doby,  kdy bylo středisko pro děti uzavřeno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Zahurská, zástupce ředitele pro provoz SVČ Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme 20 příměstských táborů, 7 pobytových táborů a do toho  za finanční podpory statutárního města Frýdku-Místku pořádáme jako každý rok  prázdniny ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie </w:t>
       </w:r>
       <w:r>
@@ -614,53 +725,52 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 2.) "Já pojedu na Croodsovi a taky pojedu na tu Mozaiku." 4.) "Jo, dobré, já taky pojedu na ty Croodsovi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Michalíková, pedagog volného času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já chystám na letní prázdniny příměstský tábor Týden s kuchtíkem,  kde budeme s dětmi vařit, péct, připravovat různé dobroty no a potom mám  indiánské dobrodružství pro děti od 5 do 7 let, kde si budeme hrát na indiány."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na některé tábory jsou ještě volná místa a u většiny z nich  se přijímají případní náhradníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na některé tábory jsou ještě volná místa a u většiny z nich  se přijímají případní náhradníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -735,93 +845,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-06-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>