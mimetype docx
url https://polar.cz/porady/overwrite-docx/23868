--- v0 (2025-12-29)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.6.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nádech pro Ostravu pomůže podnikům po rozvolnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce pomoci podnikům a turistickým destinacím, které se po rozvolnění znovu staví na nohy. Společně s Hitrádiem Orion  chce motivovat obyvatele, aby vyrazili objevovat místa, kde si užijí volný čas s dětmi a nebo si například zajdou do příjemného podniku. Jde vlastně o jednoduchou hru, kdy lidé sbírají razítka za návštěvy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,259 +334,252 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Směna vrchního z hospody v Ostravě -Přívoze nezačala vůbec dobře. Nejprve ho čekal sprinterský souboj se sfetovaným mužem, který mu v hospodě ukradl číšnický flek. Jak vidíte na videu, zloděj byl poměrně rychlý, ale vrchní mu nadběhl a chytl ho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">číšník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chtěl jsem sebrat ze země prázdný flek ze země a jak jsem se sehnul, vytáhl nůž. Řekl jsme mu, že to vyřešíme v klidu v restauraci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zloděj se nakonec z číšníkem vrátil do hospody, ale jak začal personál volat policii, znovu vyskočil, popadl nůž a začal jím šermovat před chlapcem, který v restauraci seděl. Číšník neváhal a znovu ho zneškodnil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zloděj se nakonec z číšníkem vrátil do hospody, ale jak začal personál volat policii, znovu vyskočil, popadl nůž a začal jím šermovat před chlapcem, který v restauraci seděl. Číšník neváhal a znovu ho zneškodnil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">číšník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Oběhnul celý výčep, tam vlastně zvedl ten nůž a s tím nožem začal ohrožovat toho malého, který tam seděl u dveří. Říkal, že ho dopíchá a dořeže." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tentokrát už muže držel až do příjezdu strážníků, kteří pak předali lupiče státní policii</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tentokrát už muže držel až do příjezdu strážníků, kteří pak předali lupiče státní policii </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Komisař 7. oddělení obecné kriminality Městského ředitelství Ostrava zahájil trestní stíhání  proti 27letému muži a obvinil ho ze spáchání zločinu vydírání a z přečinu krádeže. Vyšetřování probíhá na svobodě a v případě  prokázání viny hrozí muži až 8 let za mřížemi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ukázalo se, že lupič má 27 let a je známá firma. V trestním rejstříků má 14 záznamů, většinou krádeží. I když číšník zaslouží uznání, policisté podobný postup nedoporučují. Pokud je pachatel ozbrojen, raději ihned volejte linku 158. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ukázalo se, že lupič má 27 let a je známá firma. V trestním rejstříků má 14 záznamů, většinou krádeží. I když číšník zaslouží uznání, policisté podobný postup nedoporučují. Pokud je pachatel ozbrojen, raději ihned volejte linku 158.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozhovor s číšníkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prvňáci se v distanční výuce naučili číst i psát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Distanční výuka a nemožnost učit se ve školách kvůli covidu byla náročná pro všechny. Zvlášť těžkou úlohu měli učitelé a rodiče prvňáčků, kteří se v tomto roce učili číst a psát. Natáčeli jsme v Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou prvňáčci ze Základní školy Borovského. Letos si, stejně jako jejich vrstevníci, ještě nestačili pořádně zvyknout na běžný školní režim kvůli zavedené distanční výuce, nepoznali blíže své nové spolužáky a hlavně, museli se učit naučit poznat všechna písmenka a správně držet tužku za pomocí svých rodičů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou prvňáčci ze Základní školy Borovského. Letos si, stejně jako jejich vrstevníci, ještě nestačili pořádně zvyknout na běžný školní režim kvůli zavedené distanční výuce, nepoznali blíže své nové spolužáky a hlavně, museli se učit naučit poznat všechna písmenka a správně držet tužku za pomocí svých rodičů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Jelínková, třídní učitelka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Na to, že učím hodně let v první třídě, tak to mi dalo asi nejvíce zabrat, protože učit číst přes počítač a hlavně učit psát přes počítač, nebylo vůbec jednoduché."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: prvňáci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já už umím všechna písmenka a přečetla jsem Sněhurku. "Umím číst Červenou Karkulku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve chvíli, kdy se zpátky do lavic vrátili, začali učitelé pracovat třeba i na tom, aby děti rozuměli tomu, co čtou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve chvíli, kdy se zpátky do lavic vrátili, začali učitelé pracovat třeba i na tom, aby děti rozuměli tomu, co čtou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce s textem probíhá různě, tady třeba na tabuli si měly děti zapamatovat všechna slova na písmeno Ž a napsat je na papír. A mnoho dalších.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Jelínková, třídní učitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vyber hlavní postavy, to píšou teď za mnou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A protože jim čtení šlo opravdu dobře, rozhodl se ředitel školy neporušit dlouholetou tradici ve škole a pasoval je na čtenáře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A protože jim čtení šlo opravdu dobře, rozhodl se ředitel školy neporušit dlouholetou tradici ve škole a pasoval je na čtenáře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA uspořádala desátý ročník Tandemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každý rodič, který má doma dítě s mentálním postižením potřebuje, aby mělo kontakt se svými vrstevníky. Díky příznivé epidemické situaci mohla ADRA konečně uspořádat desátý ročník víkendového pobytu s názvem Tandem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Neskrývanou radost projevili při odjezdu do obce Hlubočky na Olomoucku mladí lidé s mentálním postižením z Havířova. Díky ADŘE a projektu Tandem mohli konečně odjet na víkendový pobyt plný zážitků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Šutová, vedoucí Tandemu, ADRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Pro ty klienty i pro nás je to jedinečný zážitek. Můžeme vyjet všichni společně na celý víkend. Ten program je opravdu bohatý, máme skvělé sponzory, takže si můžeme dovolit spoustu zážitků a samozřejmě i rodiče těch klientů, které bereme společně, uvítají i ten čas pro sebe, že si mohou i odpočinout, takže je to oboustranné.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Pro ty klienty i pro nás je to jedinečný zážitek. Můžeme vyjet všichni společně na celý víkend. Ten program je opravdu bohatý, máme skvělé sponzory, takže si můžeme dovolit spoustu zážitků a samozřejmě i rodiče těch klientů, které bereme společně, uvítají i ten čas pro sebe, že si mohou i odpočinout, takže je to oboustranné.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidia Kubíček, rodič:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chci říct, co to pro nás znamená. To, že chvilku jsme sami a moc chci poděkovat, že mohou naše děti cestovat, že mohou na chvilku být v přírodě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý účastník výletu má svého dobrovolníka, kterého dobře zná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -489,162 +597,151 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těším se na ubytování, na hotel a hlavně, aby jsme se měli krásně. Na bazén půjdeme, bobovat, je tam lanové centrum.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jedu poprvé na ten pobyt. Takže nevím, co to obnáší a tím pádem jsem natěšená. Jsem ráda, že můžu jet a odsud vypadnout, někam do přírody se podívat.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jedu poprvé na ten pobyt. Takže nevím, co to obnáší a tím pádem jsem natěšená. Jsem ráda, že můžu jet a odsud vypadnout, někam do přírody se podívat.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Desátý ročník Tandemu si nakonec všichni užili. ADRA věří, že v naplánování dalšího už nebude nic bránit.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Historickou kašnu v centru Karviné čeká oprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Historickou kašnu v centru Karviné čeká kompletní oprava. Práce práce probíhají na etapy a v souladu s památkáři. Jako první se opravila dlažba, nyní restaurátor odmontoval horní díl kvůli obnově nátěru a zlacení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dominanta Masarykova náměstí v centru Karviné, historická kašna, prochází v těchto dnech velkou opravou. Jde o památku, která zdobí náměstí více jak sto let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dominanta Masarykova náměstí v centru Karviné, historická kašna, prochází v těchto dnech velkou opravou. Jde o památku, která zdobí náměstí více jak sto let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato litinová kašna byla vyrobena v roce 1900 vídeňskou firmou, to znamená, že kašně je nějakých 121 let. Poslední oprava kašny proběhla v roce 1999."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava kašny probíhá na etapy.  Jako první se opravilo okolí kašny, dlažba a schůdky.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava kašny probíhá na etapy.  Jako první se opravilo okolí kašny, dlažba a schůdky. Nyní následuje další etapa, u které už nesmí chybět restaurátor kulturních památek. Jak se harmonogram podaří splnit, záleží na technologických pauzách a počasí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Šimek, restaurátor uměleckořemeslných děl v kovu: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnešní den byla připravena demontáž té vrchní části, kde bylo pět prvků, z toho tři byly zlacené. To zlacení bude probíhat v dílně, je tam zaručena vyšší kvalita. To zlacení byla nejvíce ohrožené, protože tam stéká voda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stékající voda se také podepsala i na opotřebení mís, obnova proběhla metodou tryskání a odstraněn byl i vodní kámen.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stékající voda se také podepsala i na opotřebení mís, obnova proběhla metodou tryskání a odstraněn byl i vodní kámen. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Rebro, pracovník Odboru komunálních služeb MMK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V poslední etapě, kterou budeme dělat v průběhu srpna, se dokončí úprava vnitřního bazénu, vodových pískovců včetně výměny svítidel, to by mělo trvat zhruba týden."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V poslední etapě, kterou budeme dělat v průběhu srpna, se dokončí úprava vnitřního bazénu, vodových pískovců včetně výměny svítidel, to by mělo trvat zhruba týden." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oprava probíhá v souladu s památkáři. Město na financování opravy podalo i žádost na dotační titul z Ministerstva kultury ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,93 +823,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-06-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>