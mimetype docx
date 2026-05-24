--- v0 (2025-12-27)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Někteří řidiči čištění ulic v NJ ignorují, padají pokuty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blokové čištění ulic probíhá v Novém Jičíně od dubna do září. Na zákaz parkování v daných úsecích vždy upozorňují několik dní dopředu cedule. Přesto někteří řidiči informaci ignorují. K odtahům vozidel město zatím nepřistoupilo, pokuty už ale padly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -89,89 +204,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je pravdou, že nejsme proto, abychom vozidla občanů odtahovali, bohužel v minulém týdnu byla situace na ulici U Jičínky tristní. V daném úseku, který se měl čistit,  zůstalo zhruba třicet aut. Tam už městská policie některá vozidla pokutovala.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během našeho natáčení byli řidiči vzorní na úseku ulice Komenského, na parkovišti u Lidlu zůstalo stát více aut. Za stěračem se jim objevil vzkaz, hrozí jim pokuta až 2 tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelé MP z celé ČR jednali v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné proběhlo jednání Kolegia ředitelů městských policií Statutárních měst České republiky.  Profesní jednání se zaměřilo například na dřívější odchody strážníků do důchodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">17. června proběhlo jednání Kolegia ředitelů městských policií Statutárních měst České republiky a Hlavního města Prahy. Hostitelem a pořadatelem tohoto jednání byla Městská policie Karviná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">17. června proběhlo jednání Kolegia ředitelů městských policií Statutárních měst České republiky a Hlavního města Prahy. Hostitelem a pořadatelem tohoto jednání byla Městská policie Karviná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsou tady ředitelé z 27 statutárních měst a z Prahy, budeme projednávat standardní záležitosti kolegia, jako jsou změny zákonů a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Profesní jednání bylo zaměřeno například na nejpalčivější otázky řešení veřejného pořádku v covidové době, co dělali strážníci nad rámec svých povinností, přístup státu k městským policiím a také otevřelo otázku dřívějšího odchodu strážníků do důchodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,119 +369,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mohlo by to být častěji, protože oni sečou, až je to  narostené hodně velké." -Co říkáte na to, že město vytipovalo některé lokality, které  nebude séct, protože to prospívá přírodě?- "To je taky pravda, kdysi byla tráva po pás a bylo to pěkné,  že?" 2.) "Jsem říkala, že už je to vysoké, ale zrovna říkali, že to se  musí vysemenit, že ta druhá tráva je největší, tak bohužel, musíme počkat, až  to posečou." 3.) "Určitě bych, kde to je možné tu trávu nesekl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Některé plochy, část z parku Smetany, případně sídliště  K Hájku nebo plocha nad Arboretem namátkou, tak tam byly ty seče sníženy  pouze na dvě s cílem vzniku květnatých luk, které jsou dneska takový módní  trend."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Neposečené plochy jsou ekologicky přínosné. Nabídnou potravu  motýlům, včelám a poskytnou úkryt drobným živočichům a broukům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Neposečené plochy jsou ekologicky přínosné. Nabídnou potravu  motýlům, včelám a poskytnou úkryt drobným živočichům a broukům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V očích občanů to budí tak trošku zmatek, protože nám  tady občas volají. Teď je to ještě navíc umocněno tím, že máme v rámci té  první seče nějaký tří, čtyřdenní skluz díky počátku, kdy ty klimatické podmínky  byly hodně nevyhovující a několik dní jsme do terénu nemohli vyjet, takže teď volají,  proč tato plocha je pokosená, proč tato není pokosená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luční porosty jsou například na ulici Horní, za garážemi na  ulici Na Kopci, v parku Sady Svobody, v dubovém háji za Frýdou,  v alejích na ulici Lysohorského, na ulici 28. října, Janáčkova nebo  v parku Sady Bedřicha Smetany. Kompletní přehled je na webu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Luční porosty jsou například na ulici Horní, za garážemi na  ulici Na Kopci, v parku Sady Svobody, v dubovém háji za Frýdou,  v alejích na ulici Lysohorského, na ulici 28. října, Janáčkova nebo  v parku Sady Bedřicha Smetany. Kompletní přehled je na webu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Parterové plochy, které v minulosti jsme sekali zhruba na  21,5 hektarech, tak doznaly některé změny. Byly vyčleněny některé plochy, to jsou  především parky, kde se dneska pouze mulčuje, to znamená ta četnost je tam 8 za  rok s tím, že je to beze sběru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Technické služby se navíc snaží koordinovat sečení trávy s blokovým  čištěním.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Technické služby se navíc snaží koordinovat sečení trávy s blokovým  čištěním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bezprostřední plochy zelené, které navazují na parkoviště  nebo na ty komunikace, tak se snažíme taky den předem posekat, aby se to  následně v rámci blokového čištění mohlo uklidit, takže i z toho pohledu  občané někdy volají, proč zrovna tato plocha a když tam máte ještě takto  přerostlou trávu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny plochy nicméně podléhají obecně závazné vyhlášce,  podle které musí město povést seč dvakrát ročně. U některých ploch to ale město  provádí vícekrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny plochy nicméně podléhají obecně závazné vyhlášce,  podle které musí město povést seč dvakrát ročně. U některých ploch to ale město  provádí vícekrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov chce větší kontrolu nad energetickými projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -462,53 +567,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pramen v Zábřehu Korýtku je opět funkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zrekonstruovaný pramen v Korýtku byl slavnostně předán veřejnosti. Jde o nejúspěšnější projekt participativního rozpočtu loňského roku, pro který hlasovalo bezmála 1200 obyvatel Ostravy-Jihu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z pramene v Zábřehu Korýtku opět teče voda. Je to jediný funkční pramen v Ostravě-Jihu, který dlouhá léta chátral. Původní trubka byla zrezivělá a ucpaná, takže voda, která tady přitéká až z Ondřejníku, vydatně vytékala mimo ni. Teď se toto prameniště díky participativnímu rozpočtu dočkalo rekonstrukce. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z pramene v Zábřehu Korýtku opět teče voda. Je to jediný funkční pramen v Ostravě-Jihu, který dlouhá léta chátral. Původní trubka byla zrezivělá a ucpaná, takže voda, která tady přitéká až z Ondřejníku, vydatně vytékala mimo ni. Teď se toto prameniště díky participativnímu rozpočtu dočkalo rekonstrukce.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Řehulka, farář římskokatolické církve</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Voda má i duchovní význam. V liturgii katolické církve vodu používáme při křtu dětí i při křtu dospělých a je znamením jednak očištění a jednak duchovního očištění a jednak také duchovního života s Kristem. (((Takže ta voda to, co naznačuje po té stránce přírodní, tak skrze naši víru, tak působí i v našich životech, našich srdcích.)))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Lexa Přendík, kronikář MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
@@ -597,104 +701,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První  veřejná vernisáž, kterou připravila Opavská kulturní  organizace po koronavirové pauze přivítala návštěvníky na  venkovní terase. Slunečné počasí kontrastovalo s vážným  tématem výstavy Romana Vondrouše, který mapoval od jara loňského  roku Prahu ochromenou pandemií koronaviru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Vondrouš, fotograf, ČTK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Měli  jsme možnost fotit celosvětové téma. Pandemie se stala  celosvětovým tématem a proto to byla tak mimořádná událost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zpočátku  fotil vylidněné ulice, lidi v rouškách, později přeplněné  nemocnice nebo i demonstrace proti vládním nařízením. Dobu  vypjatou  emocemi i obavami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zpočátku  fotil vylidněné ulice, lidi v rouškách, později přeplněné  nemocnice nebo i demonstrace proti vládním nařízením. Dobu  vypjatou  emocemi i obavami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O  pár měsíců později pietní akce na Staroměstském náměstí a  Pražském hradě řekly jasně, jak zákeřnou nemocí koronavirus  je.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvník  výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Smutné obrázky,  až mne zamrazilo.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Smutné obrázky,  až mne zamrazilo.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pandemie  koronaviru nabídla mnoho témat, které fotoreportér proměnil v  historicky cenné snímky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Siostrzonek, Institut tvůrčí fotografie, Slezská  univerzita v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím  si, že se jí zhostil naprosto eticky, fotograficky dokonale."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi  fotografiemi je také vítězný snímek World Press Photo z  pražského  Národního průmyslového summitu, kdy jeden z  účastníků prochází dezinfekční branou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi  fotografiemi je také vítězný snímek World Press Photo z  pražského  Národního průmyslového summitu, kdy jeden z  účastníků prochází dezinfekční branou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -769,93 +870,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>