--- v1 (2026-05-24)
+++ v2 (2026-09-08)
@@ -912,51 +912,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>