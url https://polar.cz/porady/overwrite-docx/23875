--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.6.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodohospodáři v MS kraji zabezpečují vybraně jezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začalo léto a k němu už neodmyslitelně patří koupání. Lidé často k osvěžení využívají i splavy na řekách, které ale mohou být někdy i nebezpečné. Vodohospodáři lidem nechtějí zakazovat vstup a tak se je snaží zabezpečit. Pomáhají jim v tom i hasiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelé MP z celé ČR jednali v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné proběhlo jednání Kolegia ředitelů městských policií Statutárních měst České republiky.  Profesní jednání se zaměřilo například na dřívější odchody strážníků do důchodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">17. června proběhlo jednání Kolegia ředitelů městských policií Statutárních měst České republiky a Hlavního města Prahy. Hostitelem a pořadatelem tohoto jednání byla Městská policie Karviná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">17. června proběhlo jednání Kolegia ředitelů městských policií Statutárních měst České republiky a Hlavního města Prahy. Hostitelem a pořadatelem tohoto jednání byla Městská policie Karviná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsou tady ředitelé z 27 statutárních měst a z Prahy, budeme projednávat standardní záležitosti kolegia, jako jsou změny zákonů a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Profesní jednání bylo zaměřeno například na nejpalčivější otázky řešení veřejného pořádku v covidové době, co dělali strážníci nad rámec svých povinností, přístup státu k městským policiím a také otevřelo otázku dřívějšího odchodu strážníků do důchodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,104 +355,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První  veřejná vernisáž, kterou připravila Opavská kulturní  organizace po koronavirové pauze přivítala návštěvníky na  venkovní terase. Slunečné počasí kontrastovalo s vážným  tématem výstavy Romana Vondrouše, který mapoval od jara loňského  roku Prahu ochromenou pandemií koronaviru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Vondrouš, fotograf, ČTK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Měli  jsme možnost fotit celosvětové téma. Pandemie se stala  celosvětovým tématem a proto to byla tak mimořádná událost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zpočátku  fotil vylidněné ulice, lidi v rouškách, později přeplněné  nemocnice nebo i demonstrace proti vládním nařízením. Dobu  vypjatou  emocemi i obavami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zpočátku  fotil vylidněné ulice, lidi v rouškách, později přeplněné  nemocnice nebo i demonstrace proti vládním nařízením. Dobu  vypjatou  emocemi i obavami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O  pár měsíců později pietní akce na Staroměstském náměstí a  Pražském hradě řekly jasně, jak zákeřnou nemocí koronavirus  je.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvník  výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Smutné obrázky,  až mne zamrazilo.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Smutné obrázky,  až mne zamrazilo.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pandemie  koronaviru nabídla mnoho témat, které fotoreportér proměnil v  historicky cenné snímky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Siostrzonek, Institut tvůrčí fotografie, Slezská  univerzita v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím  si, že se jí zhostil naprosto eticky, fotograficky dokonale."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi  fotografiemi je také vítězný snímek World Press Photo z  pražského  Národního průmyslového summitu, kdy jeden z  účastníků prochází dezinfekční branou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi  fotografiemi je také vítězný snímek World Press Photo z  pražského  Národního průmyslového summitu, kdy jeden z  účastníků prochází dezinfekční branou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov chce větší kontrolu nad energetickými projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -463,294 +574,241 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mohlo by to být častěji, protože oni sečou, až je to  narostené hodně velké." -Co říkáte na to, že město vytipovalo některé lokality, které  nebude séct, protože to prospívá přírodě?- "To je taky pravda, kdysi byla tráva po pás a bylo to pěkné,  že?" 2.) "Jsem říkala, že už je to vysoké, ale zrovna říkali, že to se  musí vysemenit, že ta druhá tráva je největší, tak bohužel, musíme počkat, až  to posečou." 3.) "Určitě bych, kde to je možné tu trávu nesekl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Některé plochy, část z parku Smetany, případně sídliště  K Hájku nebo plocha nad Arboretem namátkou, tak tam byly ty seče sníženy  pouze na dvě s cílem vzniku květnatých luk, které jsou dneska takový módní  trend."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Neposečené plochy jsou ekologicky přínosné. Nabídnou potravu  motýlům, včelám a poskytnou úkryt drobným živočichům a broukům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Neposečené plochy jsou ekologicky přínosné. Nabídnou potravu  motýlům, včelám a poskytnou úkryt drobným živočichům a broukům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V očích občanů to budí tak trošku zmatek, protože nám  tady občas volají. Teď je to ještě navíc umocněno tím, že máme v rámci té  první seče nějaký tří, čtyřdenní skluz díky počátku, kdy ty klimatické podmínky  byly hodně nevyhovující a několik dní jsme do terénu nemohli vyjet, takže teď volají,  proč tato plocha je pokosená, proč tato není pokosená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luční porosty jsou například na ulici Horní, za garážemi na  ulici Na Kopci, v parku Sady Svobody, v dubovém háji za Frýdou,  v alejích na ulici Lysohorského, na ulici 28. října, Janáčkova nebo  v parku Sady Bedřicha Smetany. Kompletní přehled je na webu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Luční porosty jsou například na ulici Horní, za garážemi na  ulici Na Kopci, v parku Sady Svobody, v dubovém háji za Frýdou,  v alejích na ulici Lysohorského, na ulici 28. října, Janáčkova nebo  v parku Sady Bedřicha Smetany. Kompletní přehled je na webu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Parterové plochy, které v minulosti jsme sekali zhruba na  21,5 hektarech, tak doznaly některé změny. Byly vyčleněny některé plochy, to jsou  především parky, kde se dneska pouze mulčuje, to znamená ta četnost je tam 8 za  rok s tím, že je to beze sběru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Technické služby se navíc snaží koordinovat sečení trávy s blokovým  čištěním.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Technické služby se navíc snaží koordinovat sečení trávy s blokovým  čištěním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bezprostřední plochy zelené, které navazují na parkoviště  nebo na ty komunikace, tak se snažíme taky den předem posekat, aby se to  následně v rámci blokového čištění mohlo uklidit, takže i z toho pohledu  občané někdy volají, proč zrovna tato plocha a když tam máte ještě takto  přerostlou trávu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny plochy nicméně podléhají obecně závazné vyhlášce,  podle které musí město povést seč dvakrát ročně. U některých ploch to ale město  provádí vícekrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny plochy nicméně podléhají obecně závazné vyhlášce,  podle které musí město povést seč dvakrát ročně. U některých ploch to ale město  provádí vícekrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámecký jarmark v Janovicích u Rýmařova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek v Janovicích u Rýmařova ožívá kulturním životem. Původně pozdně gotická tvrz, následně sídlo rodu Harrachů a státní archiv byl léta stavebně zanedbávaný. Pod správou města Rýmařova a nyní Státního památkového ústavu se konečně začalo blýskat na lepší časy. Zámku se vrací život, letošní první akcí byl velký zámecký jarmark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pořadatelem úvodní akce letošní sezóny bylo Městské muzeum v Rýmařově ve spolupráci s polskými partnery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžena Zapletalová, ředitelka Muzea Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My tu máme partnery z Muzea všeopolského v Opoli, tady tento projekt je s nimi společný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Šimko (nez.), starosta Rýmařova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska nám počasí vyšlo, takže je úplně parádně, chtěl bych sem lidi pozvat ať si to odpoledne užijí, a doufám, že se akce vydaří.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Starosta měl pravdu. Jarmark se opravdu vydařil a stovky návštěvníků si mohly užít výborného občerstvení, stánků řemeslníků i kulturní vystoupení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Janáková, kastelánka zámku od 1.7.2021: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska si tady můžou návštěvníci nakoupit na trhách výrobky, ruční keramiku. Je tady kovář.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celou akci doprovázela historická hudba skupiny Calata i vystoupení divadelního souboru Magnet. Velmi zajímavé byly workshopy pro děti i výstava dětské tvorby ZUŠ Rýmařov a okolních škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kohoutková, učitelka výtvarného oboru ZUŠ Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme si pro práci vybrali kulturní dědictví přímo této oblasti Rýmařova a Rýmařovska.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci jarmarku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí se nám tady moc, je to tady moc hezké, počasí vyšlo, je to úplně super. Já jsem se tady narodila, do 20 let jsem tu bydlela, bydlím v Rýmařově.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Výborně, mají dobrý pivo.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Dědičová, skupina Calata: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme zrovna teďka dohráli s kapelou, takže se nám tady líbí moc. Ten zámek je krásný, takže jsme rádi, že jsme se po třech letech zase vrátili zpět.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Renovace ani další akce na zámku v Janovicích nekončí. Již 31. července můžete navštívit hradozámeckou noc nebo kdykoli jindy tematické a noční prohlídky, které vás seznámí s krásou celého rozlehlého objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -847,93 +905,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>