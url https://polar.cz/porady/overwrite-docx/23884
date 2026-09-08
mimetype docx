--- v0 (2025-12-27)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.6.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V okrajových částí Karviné přibyly fotopasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V okrajových částech Karviné přibyly fotopasti. Strážníci Městské policie Karviná si je pořídili díky společnému přeshraničnímu projektu městských policií z polského Jastrzębia, Karviné a Havířova. Krátce po instalaci už mají první záchyty lidí, kteří zakládají černé skládky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -96,53 +211,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Braš, vedoucí pro výcvik a školení MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Můžete se zaměřit na ty chyby, které dělají při té ostré střelbě. To znamená strhávání, ten základní postoj, dobré držení zbraně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trenažér může také simulovat různé situace. Karvinští strážníci ji po dohodě s kolegy budou využívat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trenažér může také simulovat různé situace. Karvinští strážníci ji po dohodě s kolegy budou využívat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Životicích se konala veřejná debata o obchvatu Havířova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -189,53 +303,52 @@
         <w:t xml:space="preserve">David Kolarčík, iniciátor setkání a místní občan:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já předpokládám, že občané se dozví informace ze strany města a ŘSD, tak zároveň by se město a ŘSD mělo dozvědět pocity, nálady, náměty ze strany občanů. Já vím, že to je možná bláhové, ale ten dialog by tady měl zaznít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Argumenty pro výstavbu obchvatu místní nepřesvědčily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Podle mého názoru není provoz Havířova extrémní, je ve srovnání s porovnáním s jinými městy velice nízký a bez nákladní dopravy. Vy tady chcete čtyřicet let starou megalomanskou stavbu.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Podle mého názoru není provoz Havířova extrémní, je ve srovnání s porovnáním s jinými městy velice nízký a bez nákladní dopravy. Vy tady chcete čtyřicet let starou megalomanskou stavbu.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naopak, kdo by obchvat uvítal, jsou obyvatelé, kteří bydlí na Bludovickém kopci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To je slibované už padesát let a stále se nic neděje a vidíte, že skutečně ten provoz je tady šílený."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -388,162 +501,158 @@
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Další dva projekty byly podpořeny ze sbírkového programu  Daruj F-M. Jedná se o podporu pořízení automobilu pro charitu. Jedná se o  automobil, který bude sloužit pro mobilní hospic a charita jej nutně potřebuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Agentury domácí péče jsou primárně hrazeny z nezdravotních  pojištění a málokdo je ochoten jim přispívat nějaké investice do vozového parku,  proto jsme velmi rádi, že jsme se mohli s tímto projektem přihlásit do Daruj  FM a budeme žádat o možnost veřejné podpory v rámci sbírky tohoto  projektu, aby lidé mohli přispět na pořízení vozidla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Najít na stáří místo v domově pro seniory není jednoduché,  proto se stále rozšiřuje počet klientů, o které se charita stará.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Najít na stáří místo v domově pro seniory není jednoduché,  proto se stále rozšiřuje počet klientů, o které se charita stará. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " My si uvědomujeme, že ty trendy v současné době čím dál  víc inklinují k tomu, že lidé chtějí dožít závěr života doma. A i na těch  číslech, počtech klientů a zájemců vidíme, že těch lidí stoupá a stejně tak roste  počet pacientů, které my doprovodíme až do toho samotného konce. S tím, že  nejvíce jich je v rámci města Frýdek-Místek a poté v těch přilehlých  obcích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dalším projektem podpořeným ze sbírkového programu Daruj F-M  je oprava střechy ve Faunaparku, na který budeme vybírat až padesát tisíc a  poslouží právě k tomuto účelu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček,  předseda Spolku pro Faunapark ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to více než 112 let starý objekt, který kdysi sloužil pro  hospodářské zázemí Landsbergerů. My jsme ji prakticky před šesti lety  vyklidili, kde byl nános nepořádku zhruba do výše dvou metrů a odvezli jsme dva  velké kontejnery a postupně jsme ji přebudovali na takový kulturní stánek. Je  to vlastně jediný objekt, kde se lidé mohou schovat, když prší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nezbytně nutné opravy střechy, štítů a omítek vyjdou na 490  tisíc korun. Sbírka tak nesmírně pomůže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nezbytně nutné opravy střechy, štítů a omítek vyjdou na 490  tisíc korun. Sbírka tak nesmírně pomůže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček,  předseda Spolku pro Faunapark ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těším se, že se do toho programu  zapojí spousta lidí, podobně jako nás podporují při všech dalších akcích. Například  při natírání plotu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V programu Daruj F-M už od února běží sbírka na opravu  věže kostela ve Skalici. Lidé na ni přispěli na transparentní účet už přes 291  tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V programu Daruj F-M už od února běží sbírka na opravu  věže kostela ve Skalici. Lidé na ni přispěli na transparentní účet už přes 291  tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Umělci na Pustevnách vytvářejí sochy z písku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvu beskydských Pusteven budou lidem po několik týdnů zpříjemňovat obří sochy z písku. Letošním tématem jsou šelmy. Na návštěvníky čeká například rodinka rysů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turisté a všichni návštěvníci Pusteven mohou v těchto dnech pozorovat, jak sochaři na sochách z písku pracují. Hotovo by měli mít v sobotu, kdy bude výstava zpřístupněna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turisté a všichni návštěvníci Pusteven mohou v těchto dnech pozorovat, jak sochaři na sochách z písku pracují. Hotovo by měli mít v sobotu, kdy bude výstava zpřístupněna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dita Korčák Hrtusová, mluvčí společnosti Pustevny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Umělci pracují na vytvoření soch z 90 tun písku, které připutovaly na Pustevny z vápenky ve Vitošově. Ten písek je speciální, aby se dobře sochařům upravoval. Práce na něm trvá skoro týden. Před tím, než vůbec začnou pracovat sochaři, tak je třeba jim vytvořit takové bábovičky do speciálního bednění. To dělají brigádníci. Ti ty bábovičky udusávají a potom až se bednění rozdělá, tak mohu začít svou práci sochaři.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní výstava je opět dobročinná a pomůže šelmám v Beskydech. Právě proto sochy také šelmy zobrazují. Vytvářejí je místní sochaři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -625,53 +734,52 @@
         <w:t xml:space="preserve">Anketa: účastníce Sousedské slavnosti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se nám tady líbí. Já tady bydlím 68 let. Chodila jsem tu i do mateřské školy, základní školy a bydlím tady dosud. Neměnila bych nikdy, všichni se známe, je tady taková milá, příjemná atmosféra mezi sousedy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí akce byl i křest nové publikace o historii Zábřehu-Družstva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Přendík, kronikář MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“ Tato kniha má 384 stran. Lidé v nich najdou třeba 200 unikátních historických fotografií, současné snímky, různé tabulkové přehledy, grafy, vzpomínky pamětníků.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“ Tato kniha má 384 stran. Lidé v nich najdou třeba 200 unikátních historických fotografií, současné snímky, různé tabulkové přehledy, grafy, vzpomínky pamětníků.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Košnovský, jeden z prvních obyvatel Zábřehu-Družstva: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na toto náměstí mám vzpomínky, protože jsem tu prožil svoje klukovská léta. Dělali jsme lotroviny a dokonce jako skaut, založil se skautský oddíl, jsme měli úkol tady přes ty trávníky vykopat to, co je dnes dlážděné jako první cesty napříč tím náměstím. Takže jsem tady přispěl i svoji prací jako kluk.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na retro slavnosti nechyběly ani stánky s občerstvením, výstavy v opuštěných výlohách a procházková trasa s historickými fotografiemi. Zároveň tady odstartovala i akce Swingové léto, která bude probíhat na různých místech Ostravy až do září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -767,93 +875,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-06-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>