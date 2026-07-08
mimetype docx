--- v0 (2025-12-23)
+++ v1 (2026-07-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.6.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pod Lysou horou začíná jezdit kyvadlový autobus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V dopravě pod Lysou horou začaly platit novinky. Motoristé už nemohou parkovat u známého transformátoru. Kraj navíc s obcemi spustil zkušební provoz kyvadlové autobusové dopravy, která má svážet turisty od parkovišť nebo zastávek veřejné dopravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na velké změny se musí připravit turisté, kteří jsou zvyklí před výšlapem na Lysou horu parkovat v Ostravici u transformátoru. Tamní parkoviště bude totiž zrušeno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na velké změny se musí připravit turisté, kteří jsou zvyklí před výšlapem na Lysou horu parkovat v Ostravici u transformátoru. Tamní parkoviště bude totiž zrušeno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Stankayová (KDU-ČSL), starostka Ostravice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Změny se tady v obci chystají a pro nás je velká změna to, že se vlastně Lesy ČR nakonec rozhodly, že to známé parkoviště u transformátoru uzavřou a nebude se tedy jako parkoviště využívat. Takže budeme muset hledat jiné plochy a jiná místa, kde by mohla auta parkovat.  Takové plochy bohužel nemáme. Proto jsme se rozhodli a ve spolupráci s MSK jsme připravili na letošní letní sezonu kyvadlovou autobusovou dopravu, která by tady měla pendlovat vlastně po Ostravici a mezi Malenovicemi a Frýdlantem nad Ostravicí. A druhý autobus bude jezdit Samčanka, Gruň. Autobusy by měly nahradit ta parkovací místa, která chybí. Tady v Ostravici jsme vlastně využili parkovací místa u Beskydského pivovárku, tam je velká plocha a bude tam zastávka toho autobusu. A druhá bude u Ridery, kde je také velká plocha k parkování. A potom bude ten autobus stát tady potom u transformátoru. Takže ti lidé mohou nechat auta vlastně dole a nebo potom je můžou nechat ve Frýdlantě a tím autobusem dojet sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -170,53 +284,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U hranic se Slovenskem bude postaven most pro zvěř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medvědi, vlci, jeleni nebo divoká prasata už nebudou muset riskovat životy při přecházení velmi frekventovaného silničního tahu v prostoru hranice se Slovenskem na Jablunkovsku. ŘSD tam nad silnicí postaví nový ekodukt určený výhradně zvěři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový most bude postaven těsně před hraničním přechodem se Slovenskem v Mostech u Jablunkova. S jeho výstavbou se počítalo už dříve a zejména po rozhodnutí postavit automobilku v Nošovicích, kvůli které se zvýšil provoz nákladních vozidel. Kvůli husté dopravě nemá zvěř kudy přecházet a právě pro ni bude postaven ekodukt, či jinak zvaný šelmochod.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový most bude postaven těsně před hraničním přechodem se Slovenskem v Mostech u Jablunkova. S jeho výstavbou se počítalo už dříve a zejména po rozhodnutí postavit automobilku v Nošovicích, kvůli které se zvýšil provoz nákladních vozidel. Kvůli husté dopravě nemá zvěř kudy přecházet a právě pro ni bude postaven ekodukt, či jinak zvaný šelmochod. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Křenek, přírodovědec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Podle studie, kterou si nechala zpracovat Agentura ochrany přírody, toto místo patří mezi takzvané nadregionální biokoridory, což je vlastně biokoridor významu přeshraničního. Takže to dokládá vlastně obrovský význam tohoto území z hlediska migrace zvěře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: </w:t>
       </w:r>
       <w:r>
@@ -312,53 +425,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Umělci na Pustevnách vytvářejí sochy z písku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvu beskydských Pusteven budou lidem po několik týdnů zpříjemňovat obří sochy z písku. Letošním tématem jsou šelmy. Na návštěvníky čeká například rodinka rysů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turisté a všichni návštěvníci Pusteven mohou v těchto dnech pozorovat, jak sochaři na sochách z písku pracují. Hotovo by měli mít v sobotu, kdy bude výstava zpřístupněna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turisté a všichni návštěvníci Pusteven mohou v těchto dnech pozorovat, jak sochaři na sochách z písku pracují. Hotovo by měli mít v sobotu, kdy bude výstava zpřístupněna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dita Korčák Hrtusová, mluvčí společnosti Pustevny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Umělci pracují na vytvoření soch z 90 tun písku, které připutovaly na Pustevny z vápenky ve Vitošově. Ten písek je speciální, aby se dobře sochařům upravoval. Práce na něm trvá skoro týden. Před tím, než vůbec začnou pracovat sochaři, tak je třeba jim vytvořit takové bábovičky do speciálního bednění. To dělají brigádníci. Ti ty bábovičky udusávají a potom až se bednění rozdělá, tak mohu začít svou práci sochaři.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní výstava je opět dobročinná a pomůže šelmám v Beskydech. Právě proto sochy také šelmy zobrazují. Vytvářejí je místní sochaři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -489,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-25-06-2021-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>