--- v0 (2025-12-31)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V porodnici MNO přibydou další rodinné pokoje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbená porodnice Městské nemocnice Ostrava bude mít další rodinné pokoje. O nedávno dokončené pokoje je totiž takový zájem, že vedení nemocnice rozhodlo o vybudování dalších. Maminky a jejich rodiny si v nich připadají téměř jako v hotelu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Jihu Ostravy vzniká nová relaxační zóna. A to u soustavy rybníků poblíž ulice Drůbeží ve Výškovicích, které bylo donedávna zarostlé zelení a kvůli popraskanému potrubí se při deštích na příjezdové cestě tvořily laguny, které mnohdy zatopily i okolní zahrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Šimík, místostarosta MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Probíhají zde stavební práce. V horním rybníčku máme přírodní hráz, která odděluje velké ryby od malých, aby se nemísily. Vidíme tady, že už se začíná rýsovat nové molo. Postavíme ještě dětské hřiště a mlátové chodníčky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celý areál bude i nově oplocen a nainstalovány tady budou i naučné cedule, které vás seznámí mimo jiné s historií rybníkářství v obvodu. Počítá se i s výsadbou vodních rostlin a stromů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celý areál bude i nově oplocen a nainstalovány tady budou i naučné cedule, které vás seznámí mimo jiné s historií rybníkářství v obvodu. Počítá se i s výsadbou vodních rostlin a stromů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Černá, mluvčí Liberty Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady tento projekt se nám velmi líbil, proto jsme se rozhodli, že budeme od nynějška se podílet na projektech, které zlepšují takováto veřejná prostranství.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na průběh stavebních prací v současné době dohlíží malý sádrový trpaslík, kterého po ukončení celé relaxační zóny vystřídá obří dřevěná vyřezávaná ryba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -291,125 +405,122 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Permoník vyzpíval pro jižní Moravu 50 tisíc korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Solidaritu s lidmi z tornádem postižených obcí projevil i karvinský Permoník. Ze závěrečného koncertu, který se uskutečnil na Lodičkách, věnoval dobrovolné vstupné lidem, kteří přišli o střechu nad hlavou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">50 tisíc korun. To je částka, kterou lidé věnovali prostřednictvím dobrovolného vstupného pro obce postižené tornádem na závěrečném koncertu Permoníku. Ten se uskutečnil v neděli na Lodičkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">50 tisíc korun. To je částka, kterou lidé věnovali prostřednictvím dobrovolného vstupného pro obce postižené tornádem na závěrečném koncertu Permoníku. Ten se uskutečnil v neděli na Lodičkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kazík, prezident Permoník Choir Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je pro nás obtížné se radovat z toho, že můžeme zpívat, z čehož se samozřejmě radujeme, ale uvědomujeme si, že jsou na tom lidé daleko hůř a moc jim do zpěvu není, naše pomoc, my to umíme hlavně zpíváním, takže jsem se rychle rozhodli, že vyzveme všechny lidi, kteří tady přijdou k dobrovolnému vstupnému a my, to co vybereme, vyzpíváme, tak pošleme na pomoc z jižní Moravy, aby se jim trochu ulehčilo a zvládli svoji situaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na první postcovidové vystoupení pro veřejnost se členové sboru těšili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na první postcovidové vystoupení pro veřejnost se členové sboru těšili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Semančíková, členka Koncertního sboru Permoník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro mě osobně to bylo hrozně zvláštní vystupovat po tak dlouhé době, těšila jsem se na to hodně. Cvičili jsme to furt dokola, abychom to pořádně uměli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Říká členka Koncertního sboru Permoník Eliška Semančíková a dodává:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Semančíková, členka Koncertního sboru Permoník: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budeme zpívat Starci na chmelu a Mama Miu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejmenší Permoníci vystoupili vůbec poprvé a zažili tak svou premiéru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Známých hitů a písní, které si mohli s permoníkem lidé zazpívat, bylo mnoho.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Známých hitů a písní, které si mohli s permoníkem lidé zazpívat, bylo mnoho. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Unikátní basketbalová hala už funguje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -421,169 +532,164 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové a moderní prostředí basketbalové haly už denně naplno  využívají stovky dětí. Na halu se tady nesmírně těšili a výsledek opravdu stojí  za to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Celý klub je rád, že máme konečně nějaké prostředí, že  nemusíme pendlovat po školách, takže můžeme tady, máme vlastně takové naše  zázemí, takže je to velmi super." 2.) "Je dobrá, jsou tu dvě hřiště, takže můžou hrát dva týmy  najednou, máme tam i šatny a v šatně televizi." 3.) "Je super, mám to od domu kousek, takže tu můžu chodit i  dříve nebo tu můžu i déle zůstat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová hala stojí za pátou základní školou, její výstavba  začala na začátku loňského roku a letos byla úspěšně dokončena. Byla postavena  po vzoru japonských tělocvičen a zasadil se o ni předseda klubu Basketpoint Zdeněk  Navrátil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová hala stojí za pátou základní školou, její výstavba  začala na začátku loňského roku a letos byla úspěšně dokončena. Byla postavena  po vzoru japonských tělocvičen a zasadil se o ni předseda klubu Basketpoint Zdeněk  Navrátil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Dostali jsme se do fáze skanzen bez dětí, který tady byl zhruba  3 měsíce, do fáze nekonečného štěstí a radosti, protože tady pobíhají každý den  děti, v podstatě stovky dětí, když se to všechno posčítá. Kluci začínají  trénovat už v 6. hodin ráno, před školou individuální tréninky, tady  vždycky přijde tucet kluků, s nimi trenéři. Přes den máme ještě drobné dodělávky,  to vám musím ukázat nahoře a od 15. hodin, do 21. hodin se tady nezastaví tělocvična."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Musil, hlavní trenér dvou kategorií a  přípravek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem hrozně rád za to, že jsme to už dokázali dokončit a  že jsme rozjeli tu nápravu roku v té pohybové mezeře u dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady 18 košů, v podstatě se ten prostor dá rozdělit  na 4 tréninková hřiště, která jsou pro ty menší nebo dvě velká tréninková  hřiště, kde se dá hrát plnohodnotný basketbal. Čekáme, až se nám dodělají ještě  tribuny, ale to už není tak podstatné. Trénovat, provozovat se dá, máme perfektní  palubovku. Zázemí je silně nadstandardní, s klukama se díváme v patře  na různé pořady basketbalové, děláme s nimi videorozbory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hala je uzpůsobena k tomu, aby zde mohly děti trávit maximum  svého času. Zázemí včetně trenérů přispívá ke zkvalitnění péče o děti na jejich  pouti za utvářením charakteru, navazováním přátelství a výchovou osobnosti, ale  i cestou za vzděláním.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hala je uzpůsobena k tomu, aby zde mohly děti trávit maximum  svého času. Zázemí včetně trenérů přispívá ke zkvalitnění péče o děti na jejich  pouti za utvářením charakteru, navazováním přátelství a výchovou osobnosti, ale  i cestou za vzděláním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Když budeme mít moc úkolu, co máme splnit na druhý den, tak  tady hned při tréninku můžeme splnit všechny úkoly a všechno co máme do školy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hala je zároveň k dispozici nejen členům klubu, ale i  dalším školám a zájemcům z řad veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hala je zároveň k dispozici nejen členům klubu, ale i  dalším školám a zájemcům z řad veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Asi bude ještě nějaký čas trvat, než se na nás první zájemci  obrátí, ale jestli poslouží tato relace k tomu, tak budu rád. Opravdu je  tady prostor pro veřejnost, zejména v dopoledních hodinách a těšíme se  samozřejmě na děti z mateřských školek a škol tady od nás z Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na její výstavbu přispělo město Frýdek-Místek s Moravskoslezským  krajem shodně po 17 milionech korun, 30 milionů pak získal klub v dotacích  z ministerstva školství.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na její výstavbu přispělo město Frýdek-Místek s Moravskoslezským  krajem shodně po 17 milionech korun, 30 milionů pak získal klub v dotacích  z ministerstva školství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím se blížíme k částce 80 milionů korun, ten zbytek  je z našeho rodinného rozpočtu Navrátilů, k radosti mých dětí a  manželky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plány haly, která nemusí vyjít na stamiliony, jsou navíc  bezplatně k dispozici pro všechny sportovní kluby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plány haly, která nemusí vyjít na stamiliony, jsou navíc  bezplatně k dispozici pro všechny sportovní kluby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -658,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-06-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>