--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.7.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V havířovském centru začali očkovat děti od 12 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve čtvrtek se spustila registrace očkování pro děti nad 12 let. První rodiče s dětmi přišli do havířovského centra v pátek. Svou dceru neváhal naočkovat ani primář ARO, protože právě očkování může zabránit komplikacím i zachránit život.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,82 +171,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Bocek, primář ARO Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten virus se bude nyní šířit zejména mezi nenaočkovanou populací a těmi, kteří ještě covid neprodělali. Což jsou zejména mladiství a děti. A navíc děti byly několik měsíců doma. Je pravdou, že děti zvládají covidové onemocnění lépe, ale ani u nich se jim nevyhnuly někdy komplikace.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Isabela Bocek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Říkal mi, že už kvůli tomu, že umírá hodně lidí na ten covid, tak je dobré se nechat očkovat, protože je to i prevence.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Říkal mi, že už kvůli tomu, že umírá hodně lidí na ten covid, tak je dobré se nechat očkovat, protože je to i prevence.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Očkovat se nechala také 13letá Valentýna, která přišla se svým otcem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valentýna:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já se jdu očkovat, protože my chceme jezdit různě na dovolené, abychom mohli cestovat bez problémů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Máš z toho obavy, nebo ne?</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Máš z toho obavy, nebo ne? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem trochu ve stresu, ale jsem ráda, že to bude za mnou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irma Kaňová, PR manažer Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hned první den po otevření jsme měli registrováno pět dětí, dnes přijde k očkování čtrnáct dětí. My máme pro celý okres Karviná stanovenou kvótu 200 dětí týdně, které bychom měli proočkovat. Tuto kvótu nám přidělil MSK.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,148 +312,144 @@
         <w:t xml:space="preserve">Dalibor Rojíček, SDH Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vydali jsme se do Lužic, kde nás krizový štáb poslal do jedné  ulice do zahrádkářské oblasti, kde nezbylo skoro vůbec nic, byly tam stromy,  trosky, budovy zničené, a tak jsme se tam s kolegy od hasičů a vojáků dali  do odklízecích prací stromů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To se ani nedá popsat, je to prostě apokalypsa. Je to něco  hrozného, kdo to neuvidí na vlastní oči, tak neuvěří. Je tam plno dobrovolníků,  je tam plno lidí ochotných pomáhat, je to tam dobře zorganizováno, myslím si,  že jenom aby lidé opravdu dbali těch pokynů, co se říká, že nemají jezdit všichni  najednou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně na místě pomáhají také dobrovolní hasiči z Frýdku-Místku.  Okamžitě na katastrofu zareagoval i Vladimír Zybar, který díky sociálním sítím  uspořádal další materiální sbírku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně na místě pomáhají také dobrovolní hasiči z Frýdku-Místku.  Okamžitě na katastrofu zareagoval i Vladimír Zybar, který díky sociálním sítím  uspořádal další materiální sbírku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Zybar, organizátor materiální  sbírky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Říkal jsem si, že bude potřeba pro ty lidi něco udělat. Akorát byl problém sehnat nějaké skladovací prostory. Tak jsem  se tady domluvil s vedením klubu a ti ochotně mi tady poskytli prostory a poté  už to šlo samo. Lidi začali nosit věcné dary, oblečení, nářadí, hygienu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oblečení, jídla, tekutin a hygienických prostředků už je na  místě dost, na to byl vyhlášen ve sbírkách stop stav. Teď je hlavně potřeba stavební  materiál a řemeslníci, kteří pomůžou s opravou poškozených domů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oblečení, jídla, tekutin a hygienických prostředků už je na  místě dost, na to byl vyhlášen ve sbírkách stop stav. Teď je hlavně potřeba stavební  materiál a řemeslníci, kteří pomůžou s opravou poškozených domů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chodí lidé pro hřebíky, pro kladiva, pro kleště a všecko si  myslím bude dobře zužitkováno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Zybar, organizátor materiální  sbírky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nářadí, prodlužovačky, fixy, latě, hřebíky. Můžou to lidé nosit sem do Hudebního klubu Pošta na adresu U  Staré pošty 745, na Facebooku najdou na mě telefonní kontakt, takže není žádný  problém kdykoliv od 8:30 do 13:30 zavolají a já jim poskytnu bližší informace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální potřeby se mění téměř každý den. Podrobnosti  najdete na Facebooku Domu kultury Hodonín nebo na centrálním webu Jihomoravského  kraje jmk.cz</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální potřeby se mění téměř každý den. Podrobnosti  najdete na Facebooku Domu kultury Hodonín nebo na centrálním webu Jihomoravského  kraje jmk.cz </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři z Frýdlantu mohou odpočívat v klášterní zahradě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Domova seniorů ve Frýdlantě nad Ostravicí mají k dispozici nově zrekonstruovanou klášterní zahradu. Město do zvelebení prostoru za bývalým klášterem investovalo 3,3 milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Senioři v nové zahradě ocení především bezbariérový přístup a příjemné posezení pod velkým altánem. Prostředí doplňují také sochy tří dřevěných andělů ze stromů, které v místě kdysi rostly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Senioři v nové zahradě ocení především bezbariérový přístup a příjemné posezení pod velkým altánem. Prostředí doplňují také sochy tří dřevěných andělů ze stromů, které v místě kdysi rostly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hořínek, ředitel Střediska sociálních služeb města Frýdlant nad Ostravicí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My tady máme novou takzvanou klášterní zahradu. Kdysi to byl klášter, my jsme se snažili o vymýcení toho slova klášter, nicméně mi připadá naprosto příhodné, že to je klášterní zahrada, která by měla být jako oázou relaxace, ticha, meditace, ale taky hry především pro naše klienty a pro naše zaměstnance a návštěvy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Evženie Pavlíčková, obyvatelka domova seniorů: </w:t>
       </w:r>
       <w:r>
@@ -535,75 +644,73 @@
         <w:t xml:space="preserve">Markéta Tabachová, Turistické informační  centrum Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výstupy jsou díky rozložení do několika zastávek vhodné pro  méně zdatné turisty i rodiny s dětmi. Letos si návštěvníci mohou vybrat ze  dvou startovacích míst, kdy se bude ve vybraných termínech začínat buď u hotelu  Rajská bouda v Malenovicích, nebo u lanového bludiště Opičárna v Ostravici.  Každá trasa bude vyprávět svůj příběh."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kovářová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta první zastávka je U Korýtka, což je vlastně místo, které  je kousíček nad vodopády na Satině, tím pádem v případě hezkého počasí,  tak vlastně sestupujeme k vodopádům na Satině. Pak vystupujeme nahoru kolem hospody U Veličků. U Veličků si  vyprávíme o té hospodě, jak je stará, jak dlouho funguje, k čemu byla  původně určená a tak dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstup je zhruba 8 kilometrů dlouhý a pohodovým krokem zabere  přibližně 3 hodiny. Během něj se seznámíte také se Zbojníkem Ondrášem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstup je zhruba 8 kilometrů dlouhý a pohodovým krokem zabere  přibližně 3 hodiny. Během něj se seznámíte také se Zbojníkem Ondrášem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kovářová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "O tom, jak Ondráš olupoval pocestné a tak dál. Vystupujeme  dál po žluté značce až vlastně na rozcestí s modrou, přičemž vlastně  míjíme jeskyně a u těch jeskyní je další zastávka. Vlastně u největší z těch  jeskyní u Ondrášovy, je další zastávka s nějakým malinkým výkladem a o  doslova pár metrů, pár desítek metrů výš je další zastávka u Altánu, kde si  vyprávíme o velkých šelmách, jaké můžeme v Beskydech vidět, o medvědovi, rysovi,  vlkovi, o vlčích hlídkách a ochraně přírody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trasu z Ostravice zase ozvláštní vyprávění o pověstech,  historii Lysé hory a turistických chatách, které na svých místech už nejsou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trasu z Ostravice zase ozvláštní vyprávění o pověstech,  historii Lysé hory a turistických chatách, které na svých místech už nejsou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Tabachová, Turistické informační  centrum Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připraveno máme celkem 8 výstupů plus 2 speciální, kdy  jednou doprovodí turisty sám Lašský král a jednou se mohou vydat za západem slunce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veškeré termíny je možné si nově rezervovat online z pohodlí  domova na webu rezervace.ticfm.cz nebo osobně na pobočkách Turistického  informačního centra Frýdek-Místek za cenu 80 korun. Navíc držitelé návštěvnické  karty Beskydy Valašsko Card získají výhodu 20 procent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -614,284 +721,220 @@
         <w:t xml:space="preserve">Markéta Kovářová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To každého turistu vždycky zaujme nejvíce, to jsou ty  výhledy, o tom, co je z Lysé hory vidět, na kterou stranu, jaké jsou teda  ty chaty a jejich historie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Tabachová, Turistické informační  centrum Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tyto výstupy jsou skvělý tip pro ty, co plánují dovolenou v Beskydech,  ale i pro místní, kteří chtějí zažít nevšední výstup na Lysou horu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kdo se rozhodne vypravit na Lysou horu bez průvodce a hodí se  mu mapa, může si ji vyzvednout na pobočkách turistického informačního centra. Je  v ní 19 možných tras.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kdo se rozhodne vypravit na Lysou horu bez průvodce a hodí se  mu mapa, může si ji vyzvednout na pobočkách turistického informačního centra. Je  v ní 19 možných tras. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci zachraňují zámecký pivovar v Janovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivovar v Janovicích u Rýmařova po desítkách let znovu ožívá. Založen byl již v roce 1584 a následně pod správou rodu Harrachů se v něm vařilo pivo až do roku 1946. Od té doby chátral. Díky nadšení jeho nových majitelů a široké podpoře dobrovolníků nyní probíhá jeho rekonstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Konečný cíl prací na obnově historického pivovaru je velmi nadějný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kříž, spolumajitel pivovaru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Obnovit vaření piva v tomto bezmála 200 let starém pivovaru, ale zároveň chceme tvořit kulturní akce, zážitkové akce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Majitelé navázali spolupráci s dobrovolnickou organizací INEX a spustili sérii workcampů pro nadšence z České republiky, Německa, Polska i Itálie.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Strnadel, spolumajitel pivovaru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dělají nejrůznější spektrum prací,především vyklízení, ale taky malování nových pokojů, rekultivaci zahrady. S dobrovolníky máme velmi dobrou zkušenost, to jsou lidé nadšení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška, dobrovolnice z Přerova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chtěla jsem zažít něco nového teďka o prázdninách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára, dobrovolnice z Prahy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přijela jsem sem za prvé abych poznala nějaké nové místo, nějaké nové lidi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Halina, dobrovolnice z Polaska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem z Polska, z Poznaně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marina, dobrovolnice z Itálie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem z italského Milána.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alessandra, dobrovolnice z Itálie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem taky z Milána v Itálii.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Práce dobrovolníků neprobíhají nahodile. Mají svůj přesný harmonogram i odborný dohled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přemysl Košut, spolumajitel pivovaru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Každopádně ta rekonstrukce probíhá pod dohledem památkářů, kteří dohlížejí na to, abychom tady nedělali věci, které jsou pro ně neakceptovatelné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Práce na památkově chráněném objektu je náročná také finančně.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přemysl Košut, spolumajitel pivovaru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zatím to všechno financujeme ze svého, ale máme už rozjeté projekty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Budou – li majitelé úspěšní se svými dotačními projekty, brzy se dočkáme i obnovení výroby Janovického piva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -988,93 +1031,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-04-07-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>