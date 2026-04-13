--- v0 (2026-02-15)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.7.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava ocenila osobnosti obvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchrana lidského života, rozvoj sousedských vztahů, kultura, sport a mnoho dalších oblastí. V každé z nich našla i letos Slezská Ostrava osobnost, která si zaslouží ocenění za úspěšnou reprezentaci nebo rozvoj obvodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,103 +206,101 @@
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU  oceněný za oblast sociální a zdravotní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono se říká, že doma není nikdo prorokem a já jsem doma na  Slezské Ostravě už 12 let a tady to zjevně neplatí, protože Slezská Ostrava si  na mě vzpomněla a ocenila a já si toho velmi vážím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ocenili jsme dnes například osobnosti, které se podílí na  rozvoji kultury, sportu nebo volného času ve Slezské Ostravě, ale také strážníky  městské policie, kteří zachránili život bezvládnému muži, kterého nalezli při  své obchůzce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi oceněnými byli také například i dobrovolný hasič Radovan  Šugar, předák staré gardy Baníku Ostrava Petr Zajaroš nebo bývalý významný  fotbalový brankář a současný trenér Tomáš Bernady a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi oceněnými byli také například i dobrovolný hasič Radovan  Šugar, předák staré gardy Baníku Ostrava Petr Zajaroš nebo bývalý významný  fotbalový brankář a současný trenér Tomáš Bernady a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý z oceněných získává nejen plaketu, ale také  finanční dar ve výši 10 tisíc korun a oceněny jsou také firmy, které v rámci  městského obvodu působí a podílí se na jeho ekonomickém rozvoji, ale třeba  přispívají ke společenské odpovědnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU  oceněný za oblast sociální a zdravotní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si ocenění vystavím a finanční obnos v obálce věnuji  jižní Moravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Moldřík, občan oceněný za rozvoj sousedského života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty peníze věnuji tam, kde to je teď potřeba, to je vše."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostní předávání ocenění proběhlo v prostředí Slezskoostravského  hradu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostní předávání ocenění proběhlo v prostředí Slezskoostravského  hradu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -262,93 +375,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-miniexpres-07-07-2021-16-51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>