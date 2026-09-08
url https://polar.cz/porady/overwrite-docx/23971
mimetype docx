--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,79 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Suché Lazce a Komárov budují splaškovou kanalizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V městských částech Opavy, v Komárově a Suchých Lazcích, se buduje splašková kanalizace. Obě obce budou mít společnou čističku odpadních vod. S financováním pomohlo město Opava. Investice za necelých 300 milionů korun je vůbec největší investicí za posledních dvacet let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  Suché  Lazce s tisícovkou obyvatel a Komárov se 1400 jsou jedny z  posledních částí Opavy, kde chybí splašková kanalizace.   Ačkoliv projekt byl dávno vytvořený, peníze na tuto finančně  náročnou investici se podařilo sehnat až nyní.   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Suché  Lazce s tisícovkou obyvatel a Komárov se 1400 jsou jedny z  posledních částí Opavy, kde chybí splašková kanalizace.   Ačkoliv projekt byl dávno vytvořený, peníze na tuto finančně  náročnou investici se podařilo sehnat až nyní.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír  Měch (OMČO), starosta Komárova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dotační  podmínky z ministerstva pro nás byly nesplnitelné. Až vloni se  uvolnily a my jsme mohli podat žádost o dotaci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: „</w:t>
       </w:r>
@@ -92,56 +206,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Oriščík (ČSSD), starosta Suchých Lazců: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kanalizace  nebude vybudována na ulicích V Ulici a  Na Štěpnici a to  především proto, že nevyšla ekonomická výhodnost těchto tras.  Já  věřím, že v budoucnu vyřešíme min. Ulici na Štěpnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kanalizace mine také  některé ulice v Komárově, kde velké vzdálenosti od páteřní  trasy  znemožnily výstavbu kanalizace na ulicích U Černého  Mlýna, U Tratě a Potoční.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavební  práce omezí dopravu v obcích a mnohdy také průjezd hromadné  dopravy. Ukončeny budou v říjnu příštího roku.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Stavební  práce omezí dopravu v obcích a mnohdy také průjezd hromadné  dopravy. Ukončeny budou v říjnu příštího roku.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od tragédie na Dole Dukla uplynulo 60 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -211,53 +320,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠ dřevozpracující se dočkala nových dílen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední škola stavební a dřevozpracující v Ostravě má zbrusu nové dílny. Vznikly rekonstrukcí málo využívaných dílen Střední průmyslové školy v Ostravě-Vítkovicích, kterou plně hradil MS kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní dílny Střední školy stavební a dřevozpracující už byly zastaralé a neodpovídaly 21. století. Teď nastala změna. Studenti se od nového školního roku už budou učit ve zbrusu nových dílnách, které byly slavnostně otevřeny ve Střední průmyslové škole v Ostravě-Vítkovicích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní dílny Střední školy stavební a dřevozpracující už byly zastaralé a neodpovídaly 21. století. Teď nastala změna. Studenti se od nového školního roku už budou učit ve zbrusu nových dílnách, které byly slavnostně otevřeny ve Střední průmyslové škole v Ostravě-Vítkovicích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kania, náměstek MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stroje jsou sice staršího data, ale nicméně na těchto starších strojích se lépe ti naši studenti naučí manuální zručnosti než na nějakých CNCéčkách. Ty stavební práce, které byly provedeny nejen v té budově, ale i v nádvoří, představovaly částku 16, 7 milionů korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí každé dílny jsou kabinety, ze kterých mohou mistři své studenty pozorovat a také šatny a sociální zázemí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -353,222 +461,192 @@
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU  oceněný za oblast sociální a zdravotní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono se říká, že doma není nikdo prorokem a já jsem doma na  Slezské Ostravě už 12 let a tady to zjevně neplatí, protože Slezská Ostrava si  na mě vzpomněla a ocenila a já si toho velmi vážím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ocenili jsme dnes například osobnosti, které se podílí na  rozvoji kultury, sportu nebo volného času ve Slezské Ostravě, ale také strážníky  městské policie, kteří zachránili život bezvládnému muži, kterého nalezli při  své obchůzce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi oceněnými byli také například i dobrovolný hasič Radovan  Šugar, předák staré gardy Baníku Ostrava Petr Zajaroš nebo bývalý významný  fotbalový brankář a současný trenér Tomáš Bernady a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi oceněnými byli také například i dobrovolný hasič Radovan  Šugar, předák staré gardy Baníku Ostrava Petr Zajaroš nebo bývalý významný  fotbalový brankář a současný trenér Tomáš Bernady a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý z oceněných získává nejen plaketu, ale také  finanční dar ve výši 10 tisíc korun a oceněny jsou také firmy, které v rámci  městského obvodu působí a podílí se na jeho ekonomickém rozvoji, ale třeba  přispívají ke společenské odpovědnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU  oceněný za oblast sociální a zdravotní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si ocenění vystavím a finanční obnos v obálce věnuji  jižní Moravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Moldřík, občan oceněný za rozvoj sousedského života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty peníze věnuji tam, kde to je teď potřeba, to je vše."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostní předávání ocenění proběhlo v prostředí Slezskoostravského  hradu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostní předávání ocenění proběhlo v prostředí Slezskoostravského  hradu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začíná Kulturní léto se Srdcohraním v Nové Pláni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejmenší počet obyvatel v kraji, nejnižší nezaměstnanost, nejvyšší volební účast. To je jen malý výběr všech NEJ obce Nová Pláň na břehu Slezské Harty. K těm letos přibylo další, a to Nejdelší Kulturní léto. To v Nové Pláni potrvá celé dva měsíce prázdnin. Na své si přijdou milovníci kultury všech možných žánrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přírodní amfiteátr u koupaliště v Nové Pláni začal ožívat akcemi Novopláňského kulturního léta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bára Sousa, pořadatelka Kulturního léta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme koncerty, máme představení pro děti každou neděli, koncerty teda máme ve čtvrtek a pak máme i různé akce v pátek, hudební. No to jsme se právě snažili, aby to bylo co nejrůznorodější, aby tam každý si mohl najít něco svého, takže tu máme od jazzu, přes soul, pop-rock, máme i punkovou kapelu, která přijede z Opavy. Stejně tak je to i s tím divadlem a s dětskými představeními, tam opravdu taky se to docela liší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Každý týden tady návštěvníci nejméně jedenkrát mohou navštívit hudební či divadelní akci. My jsme tu právě zastihli kapelu Trocha klidu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Holý, účinkující, kapela Trocha klidu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My už jsme tady potřetí a vždycky je to tady krásný, protože se o to tady starají naší přátelé a je tu krásná rodinná atmosféra a máme to tady moc rádi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě celoprázdninového kulturního léta v Nové Pláni připravují navíc od 22 .července svůj tradiční festival s názvem Srdcohraní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Petrová (nez.), místostarostka Nové Pláně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to festiválek obce Nová Pláň, letos pořádáme pátý ročník, je to divadelně hudební festival, pořádající se od čtvrtka do neděle, s tím, že ve čtvrtek začínáme divadlem a takovou malou hudební scénou, hlavní program je v pátek, kdy bude na scéně 5 kapel, a v sobotu bude divadlo Buranteatr s divadelním seskupením Vejminek z Brna.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak ze Srdcohraní se mi budou líbit ostatní kapely, jako je třeba Brixtn, tady ta domácí, a pak jsou to třeba Trocha klidu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nabídka letní kultury v Nové Pláni je tedy opravdu široká a navíc zpestřená i o možnost sledování akcí z vody koupaliště, v jehož areálu se všechny akce konají.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -665,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>