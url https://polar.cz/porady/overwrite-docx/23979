--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Situace na hranicích se Slovenskem se mění každý den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední časté změny slovenské vlády o režimu na hraničních přechodech s Českou republikou nadělaly hodně problémů nejen turistům, ale také pendlerům dojíždějícím za prací na obou stranách hranice. Nové podmínky budou platit od pátku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poměrně značnou vlnu nevole vyvolalo rozhodnutí slovenské vlády uzavřít malé hraniční přechody s Českem. Situace na hranicích se po protestech české strany uklidnila. Přesto musejí lidé, kteří přijíždějí na Slovensko počítat s kontrolami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poměrně značnou vlnu nevole vyvolalo rozhodnutí slovenské vlády uzavřít malé hraniční přechody s Českem. Situace na hranicích se po protestech české strany uklidnila. Přesto musejí lidé, kteří přijíždějí na Slovensko počítat s kontrolami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Mostech u Jablunkova není provoz nijak omezen. Slovenští policisté kontrolují jen namátkově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uzavírky hraničních přechodů komplikují život také lidem, kteří poblíž hranice žijí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -147,54 +261,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I po dvou fotbalových utkáních vypadá trávník na Městském fotbalovém stadionu v Havířově takřka bezchybně. Vody mají totiž dostatek. Investovat do retenčních nádrží a vrtu se město rozhodlo před třemi lety kvůli útlumu těžby, protože z přívodu do šachty bral vodu na zavlažování i klub. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Polak, vedoucí fotbalového stadionu MFK Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V těch retenčních nádržích dneska zadržujeme nějakých 130 kubíků vody. Podpůrné vrty, které se vytvořily, nám denně dávají 17 až 20 kubíků vody, což nám dostačuje na to, abychom zavlažovali jedno i druhé hřiště. Pokud by se nevybudovaly ty nádrže, tak bychom měli problém, protože bychom museli čerpat pitnou vodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Podobný problém zřejmě čeká i jiné obce v okolí Karvinska.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Podobný problém zřejmě čeká i jiné obce v okolí Karvinska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Šimša, předseda MFK Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já bych řekl, že tím, že šachty končí a s tou vodou bude problém, tak vím už od předsedy z Horní Suché, že tam už uvažují, jak to řešit. Už shánějí informace, jestli podobným způsobem jako my, protože je to dožene. Myslím si, že to hřiště, teď jsme tady měli Baník Ostrava v sobotu, tak si chválili kvalitu hřiště, je velmi dobrá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kvalitu trávníku udržovali na stadionu i v době covidu, přesto, že na hřišti nikdo nehrál ani netrénoval. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -391,106 +504,101 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Májovák připravil pro posluchače Filmové nokturno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve velkém sále karvinského městského domu kultury se uskutečnil první post covidový koncert dechového orchestru Májovák. Zazněly nejslavnější filmové melodie a vystoupili skvělí sólisté. Vše bylo doplněno vizuální projekcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncert  filmové hudby s vizuální projekcí byl původně naplánován do letního kina, kvůli  hlášeným bouřkám zvolili pořadatelé raději jistou alternativu a přesunuli ho do městského domu kultury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncert  filmové hudby s vizuální projekcí byl původně naplánován do letního kina, kvůli  hlášeným bouřkám zvolili pořadatelé raději jistou alternativu a přesunuli ho do městského domu kultury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Přišla jsem, protože už mi chybí zážitek a filmová hudba je něco pro mě. "Přijeli jsme Zebrzidovic, to je kousek od hranic, máme rádi filmovou muziku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejen pro návštěvníky, ale i pro členy Májováku to byla významná událost. Vždyť naživo posluchačům hráli naposledy před rokem a půl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejen pro návštěvníky, ale i pro členy Májováku to byla významná událost. Vždyť naživo posluchačům hráli naposledy před rokem a půl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Packan, dirigent</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tohle je prostě koncert pro lidi, aby přišli na koncert, užili si pěknou muziku a pěkná muzika je filmová, kterou všichni známe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posluchači sále si mohli připomenout nejkrásnější melodie z filmů jako Piráti z Karibiku, Forrest Gump, Titanic, Indiana Jones, Stars Wars, Sedm statečných a mnoho dalších.</w:t>
-[...10 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Posluchači sále si mohli připomenout nejkrásnější melodie z filmů jako Piráti z Karibiku, Forrest Gump, Titanic, Indiana Jones, Stars Wars, Sedm statečných a mnoho dalších.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Koncert zpestřila také vystoupení vynikajících sólistů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -565,93 +673,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>