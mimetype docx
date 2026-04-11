--- v0 (2025-12-30)
+++ v1 (2026-04-11)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.7.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Palkovice se bojí většího počtu aut z obchvatu FM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méně aut v ulicích města, ale také možná větší provoz v blízkých obcích. Nový dálniční obchvat Frýdku-Místku má své příznivce i odpůrce. Zvýšení dopravní zátěže se bojí především lidé z Palkovic a Kozlovic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S právě probíhající stavbou obchvatu Frýdku-Místku souvisí také výstavba přivaděče ze směru od Palkovic a Kozlovic. Ten by měl odvést velkou část dopravy z Palkovické ulice a Podpuklí. Právě tam žijící lidé už se na zprovoznění obchvatu těší a doufají, že se provoz v jejich ulicích výrazně omezí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S právě probíhající stavbou obchvatu Frýdku-Místku souvisí také výstavba přivaděče ze směru od Palkovic a Kozlovic. Ten by měl odvést velkou část dopravy z Palkovické ulice a Podpuklí. Právě tam žijící lidé už se na zprovoznění obchvatu těší a doufají, že se provoz v jejich ulicích výrazně omezí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bydlím tady roky, většinu svého života. Ta cesta byla vždycky frekventovaná. V poslední době je nárůst dopravy obrovský a moje velké přání je, aby opravdu se ten provoz snížil. Věřím, že obchvat je velice důležitý, ale prašnost je taková, že nepomůže ani časté kropení komunikace. Protože náš dům stojí bezprostředně u té hlavní cesty a neexistuje otevřít okna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco přímo ve Frýdku-Místku se dopravní zatížení po zprovoznění obchvatu sníží, někteří obyvatelé Palkovic a Kozlovic se domnívají, že přímé napojení na dálnici přivede do jejich obcí více automobilů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -268,57 +382,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aneta Szreder Piernicka, obchodní ředitel Úřadu pro námořní přístavy Štětín a Svinoústí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Obsluhuje český import i export v obsahu půl milionů tun ročně. Export převažuje. Lodí by se sem dostalo zboží rychleji a ve větším množství najednou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zlepšit by se mělo i železniční spojení. Momentálně se chystají dvě vysokorychlostní tratě, po kterých by měly jezdit vlaky rychlostí kolem 300 km/h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Merta, vedoucí oddělení technické přípravy VRT, Správa železnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedna z nich je z Bohumína do Katowic s návazností dál na Varšavu a druhá je z Prahy přes Hradec Králové a Pardubice do Wroclawi. Také s návazností dál na Varšavu a další polské připravované vysokorychlostní tratě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po těchto tratích budou jezdit vlaky podobné francouzským vysokorychlostním vlakům TGV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -431,220 +538,164 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">76 lodí závodilo v Bermuda Cupu na Slezské Hartě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již pošestnácté se sjeli na přehradu Slezská Harta milovníci jachtingu a plachetnic. Po roční pauze, zaviněné epidemií, se tradičního závodu Bermuda Cup zúčastnilo rekordních 76 lodí. Tábořiště v Leskovecké zátoce obsadily plachetnice celkem sedmi různých lodních tříd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pořadatelem závodu byl Jacht klub Razová, obec Leskovec nad Moravicí a Mikroregion Slezská Harta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Vavrla, ředitel závodu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska tady jsou jachtařské závody pro lodní třídy Finn, což je olympijská lodní třída, ta má olympiádu v Paříži, další lodní třídy jsou Ilca 4,7, to je další olympijská lodní třída, nejmenší lodní třída Optimist, to je pro děti od 8 do 12 let, dvouposádková loď Fireball a v neposlední řadě tady máme Evropu. Je to pro děti od 8 let až do 99 plus.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejpočetněji byla v kategorii dospělých zastoupena lodní třída Finn s dvaceti plachetnicemi a v kategorii dětí třída Optimist s dvaceti třemi závodníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruda Lidařík, prezident lodní třídy Finn: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady pohárový závod, vypsání 7, nejvyšší česká soutěž, 20 Finnů se zúčastní tohoto závodu, což je na letošní poměry díky koronaviru velice slušně. Všichni jsme se sem těšili, nádherné prostředí, příjemní lidé, co víc si přát. Snad vítr. Finn je ještě současná olympijská třída, která bude na programu Olympijský her v Tokiu, je to jednoposádková lodní třída pro lidi, kteří mají více než 95 kg, plocha plachty 10 m2.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tatiana Bělunková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Laser má určitě větší plachtu, než menší lodě, je rychlejší, určitě rychlejší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Délka závodní tratě se stanovuje operativně podle síly větru tak, aby lodě závodily od půl hodiny do 40 minut. Vše rozhoduje sbor rozhodčích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Rozsypal, rozhodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rozhodčí staví trať a rozhoduje, aby ten závod byl regulérní, aby všechno proběhlo tak, jak má a byly splněny všechny ty náležitosti k tomu, aby ten závod byl kvalitní. Rozhodčích je více druhů. Jedni hlídají trať, start a tak dál, a co se týká dodržování pravidel, to zas je jiný druh rozhodčích, to je tzv. empire, který hlídá dodržování pravidel na vodě. Nesmí se třebas pumpovat, tak jak jsou pravidla na cestu, jsou pravidla i na vodě, aby nedošlo ke srážkám a nedošlo tam ke kolizím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Startovní i cílová čára byla vymezena bójkami a prapory startérů, lodě startovaly do závodu postupně podle kategorií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Mušálek, závodník, YC Kozmice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak já jsem z jachetního klubu Kozmice, uvidím, potom covidu můj první závod, tak spíš abych nebyl poslední, takový cíl můj.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Gebhard, vítěz lodní třídy Finn, JK Cheb: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem až tam od Kraslic, Karlovy Vary a ještě kousek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Záhornacký, 2. místo třídy Ilca, LS Prostějov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem přijel z Kroměříže a jezdím na Laseru 4,7.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Fehervári, závodník a starosta Razové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme z pořádajícího klubu Jacht klub Razová, máme tady dvě plachetničky a já samozřejmě pojedu na jedné z nich a nejen, že budu reprezentovat Jacht klub Razová, ale i obec Razovou. Chtěli bysme se umístit aspoň v Top ten.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítězové všech kategorií byli oceněni, v nejpočetnější třídě Finn zvítězil Zdeněk Gebhart, z JK Cheb v dětské třídě Optimist pak jedenáctiletý Vladimír Kováč z Jacht klubu Prostějov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -741,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>