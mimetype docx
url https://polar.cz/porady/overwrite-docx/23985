--- v1 (2026-04-11)
+++ v2 (2026-09-08)
@@ -834,51 +834,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>