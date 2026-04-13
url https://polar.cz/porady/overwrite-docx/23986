--- v0 (2025-12-30)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ČR s Polskem propojí vysokorychlostní vlaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Ostravy se sjeli podnikatelé z Česka, Slovenska a Polska. Společně řešili transformaci regionů po těžbě uhlí a dopravní spojení na polské říční a námořní přístavy i železniční terminály.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,57 +191,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aneta Szreder Piernicka, obchodní ředitel Úřadu pro námořní přístavy Štětín a Svinoústí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Obsluhuje český import i export v obsahu půl milionů tun ročně. Export převažuje. Lodí by se sem dostalo zboží rychleji a ve větším množství najednou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zlepšit by se mělo i železniční spojení. Momentálně se chystají dvě vysokorychlostní tratě, po kterých by měly jezdit vlaky rychlostí kolem 300 km/h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Merta, vedoucí oddělení technické přípravy VRT, Správa železnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedna z nich je z Bohumína do Katowic s návazností dál na Varšavu a druhá je z Prahy přes Hradec Králové a Pardubice do Wroclawi. Také s návazností dál na Varšavu a další polské připravované vysokorychlostní tratě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po těchto tratích budou jezdit vlaky podobné francouzským vysokorychlostním vlakům TGV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -134,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Palkovice se bojí většího počtu aut z obchvatu FM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méně aut v ulicích města, ale také možná větší provoz v blízkých obcích. Nový dálniční obchvat Frýdku-Místku má své příznivce i odpůrce. Zvýšení dopravní zátěže se bojí především lidé z Palkovic a Kozlovic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S právě probíhající stavbou obchvatu Frýdku-Místku souvisí také výstavba přivaděče ze směru od Palkovic a Kozlovic. Ten by měl odvést velkou část dopravy z Palkovické ulice a Podpuklí. Právě tam žijící lidé už se na zprovoznění obchvatu těší a doufají, že se provoz v jejich ulicích výrazně omezí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S právě probíhající stavbou obchvatu Frýdku-Místku souvisí také výstavba přivaděče ze směru od Palkovic a Kozlovic. Ten by měl odvést velkou část dopravy z Palkovické ulice a Podpuklí. Právě tam žijící lidé už se na zprovoznění obchvatu těší a doufají, že se provoz v jejich ulicích výrazně omezí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bydlím tady roky, většinu svého života. Ta cesta byla vždycky frekventovaná. V poslední době je nárůst dopravy obrovský a moje velké přání je, aby opravdu se ten provoz snížil. Věřím, že obchvat je velice důležitý, ale prašnost je taková, že nepomůže ani časté kropení komunikace. Protože náš dům stojí bezprostředně u té hlavní cesty a neexistuje otevřít okna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco přímo ve Frýdku-Místku se dopravní zatížení po zprovoznění obchvatu sníží, někteří obyvatelé Palkovic a Kozlovic se domnívají, že přímé napojení na dálnici přivede do jejich obcí více automobilů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,56 +433,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SZŠ Karviná připravila akci na náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední zdravotnická škola připravila na náměstí pro školáky i širokou veřejnost program Prevencí k trvalému zdraví. Lidé měli možnost nechat si změřit vitální funkce a děti se učily správně resuscitovat dospělé i novorozeňata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Střední zdravotnická škola stihla ještě před koncem školního roku připravit pro veřejnost na Masarykově náměstí velkou akci nazvanou Prevencí k trvalému zdraví.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Všechny získané poznatky se budou dále vyhodnocovat.</w:t>
+        <w:t xml:space="preserve">Střední zdravotnická škola stihla ještě před koncem školního roku připravit pro veřejnost na Masarykově náměstí velkou akci nazvanou Prevencí k trvalému zdraví. Všechny získané poznatky se budou dále vyhodnocovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Brych, garant projektu, pedagog školy: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme snahu zjistit, jaký je zdravotní stav občanů Karviné a posléze vyhodnotit, zda-li ta situace je dobrá nebo musíme více zatlačit na tu prevenci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci školy třeba učili školáky správně resuscitovat a připomenout jim rozdíly resuscitace dospělého člověka a dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -544,55 +646,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odměnou  všem byly nádherně rozkvetlé keře a pak také blahodárný stín  pod rozložitými stromy, který udělal tento parný den  snesitelnějším.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk  Jurečka, rozehrávač, BK Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dostal  jsem na starosti rozdání svačinky, takže jsem podaroval nějakým  tím koláčkem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společně  strávené odpoledne bylo příjemným zpestřením jak pro seniory  tak pro patnáctku basketbalových hráčů.    </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -667,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>