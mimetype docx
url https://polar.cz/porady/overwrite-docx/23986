--- v1 (2026-04-13)
+++ v2 (2026-09-08)
@@ -806,51 +806,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>