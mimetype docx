--- v0 (2025-12-31)
+++ v1 (2026-09-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.7.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Palkovice se bojí většího počtu aut z obchvatu FM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méně aut v ulicích města, ale také možná větší provoz v blízkých obcích. Nový dálniční obchvat Frýdku-Místku má své příznivce i odpůrce. Zvýšení dopravní zátěže se bojí především lidé z Palkovic a Kozlovic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S právě probíhající stavbou obchvatu Frýdku-Místku souvisí také výstavba přivaděče ze směru od Palkovic a Kozlovic. Ten by měl odvést velkou část dopravy z Palkovické ulice a Podpuklí. Právě tam žijící lidé už se na zprovoznění obchvatu těší a doufají, že se provoz v jejich ulicích výrazně omezí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S právě probíhající stavbou obchvatu Frýdku-Místku souvisí také výstavba přivaděče ze směru od Palkovic a Kozlovic. Ten by měl odvést velkou část dopravy z Palkovické ulice a Podpuklí. Právě tam žijící lidé už se na zprovoznění obchvatu těší a doufají, že se provoz v jejich ulicích výrazně omezí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bydlím tady roky, většinu svého života. Ta cesta byla vždycky frekventovaná. V poslední době je nárůst dopravy obrovský a moje velké přání je, aby opravdu se ten provoz snížil. Věřím, že obchvat je velice důležitý, ale prašnost je taková, že nepomůže ani časté kropení komunikace. Protože náš dům stojí bezprostředně u té hlavní cesty a neexistuje otevřít okna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco přímo ve Frýdku-Místku se dopravní zatížení po zprovoznění obchvatu sníží, někteří obyvatelé Palkovic a Kozlovic se domnívají, že přímé napojení na dálnici přivede do jejich obcí více automobilů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -191,103 +305,101 @@
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU  oceněný za oblast sociální a zdravotní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono se říká, že doma není nikdo prorokem a já jsem doma na  Slezské Ostravě už 12 let a tady to zjevně neplatí, protože Slezská Ostrava si  na mě vzpomněla a ocenila a já si toho velmi vážím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ocenili jsme dnes například osobnosti, které se podílí na  rozvoji kultury, sportu nebo volného času ve Slezské Ostravě, ale také strážníky  městské policie, kteří zachránili život bezvládnému muži, kterého nalezli při  své obchůzce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi oceněnými byli také například i dobrovolný hasič Radovan  Šugar, předák staré gardy Baníku Ostrava Petr Zajaroš nebo bývalý významný  fotbalový brankář a současný trenér Tomáš Bernady a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi oceněnými byli také například i dobrovolný hasič Radovan  Šugar, předák staré gardy Baníku Ostrava Petr Zajaroš nebo bývalý významný  fotbalový brankář a současný trenér Tomáš Bernady a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý z oceněných získává nejen plaketu, ale také  finanční dar ve výši 10 tisíc korun a oceněny jsou také firmy, které v rámci  městského obvodu působí a podílí se na jeho ekonomickém rozvoji, ale třeba  přispívají ke společenské odpovědnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU  oceněný za oblast sociální a zdravotní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si ocenění vystavím a finanční obnos v obálce věnuji  jižní Moravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Moldřík, občan oceněný za rozvoj sousedského života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty peníze věnuji tam, kde to je teď potřeba, to je vše."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostní předávání ocenění proběhlo v prostředí Slezskoostravského  hradu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostní předávání ocenění proběhlo v prostředí Slezskoostravského  hradu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ČR s Polskem propojí vysokorychlostní vlaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -326,57 +438,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aneta Szreder Piernicka, obchodní ředitel Úřadu pro námořní přístavy Štětín a Svinoústí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Obsluhuje český import i export v obsahu půl milionů tun ročně. Export převažuje. Lodí by se sem dostalo zboží rychleji a ve větším množství najednou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zlepšit by se mělo i železniční spojení. Momentálně se chystají dvě vysokorychlostní tratě, po kterých by měly jezdit vlaky rychlostí kolem 300 km/h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Merta, vedoucí oddělení technické přípravy VRT, Správa železnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedna z nich je z Bohumína do Katowic s návazností dál na Varšavu a druhá je z Prahy přes Hradec Králové a Pardubice do Wroclawi. Také s návazností dál na Varšavu a další polské připravované vysokorychlostní tratě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po těchto tratích budou jezdit vlaky podobné francouzským vysokorychlostním vlakům TGV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -565,142 +670,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk  Jurečka, rozehrávač, BK Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dostal  jsem na starosti rozdání svačinky, takže jsem podaroval nějakým  tím koláčkem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společně  strávené odpoledne bylo příjemným zpestřením jak pro seniory  tak pro patnáctku basketbalových hráčů.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Májovák připravil pro posluchače Filmové nokturno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve velkém sále karvinského městského domu kultury se uskutečnil první post covidový koncert dechového orchestru Májovák. Zazněly nejslavnější filmové melodie a vystoupili skvělí sólisté. Vše bylo doplněno vizuální projekcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncert  filmové hudby s vizuální projekcí byl původně naplánován do letního kina, kvůli  hlášeným bouřkám zvolili pořadatelé raději jistou alternativu a přesunuli ho do městského domu kultury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncert  filmové hudby s vizuální projekcí byl původně naplánován do letního kina, kvůli  hlášeným bouřkám zvolili pořadatelé raději jistou alternativu a přesunuli ho do městského domu kultury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Přišla jsem, protože už mi chybí zážitek a filmová hudba je něco pro mě. "Přijeli jsme Zebrzidovic, to je kousek od hranic, máme rádi filmovou muziku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejen pro návštěvníky, ale i pro členy Májováku to byla významná událost. Vždyť naživo posluchačům hráli naposledy před rokem a půl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejen pro návštěvníky, ale i pro členy Májováku to byla významná událost. Vždyť naživo posluchačům hráli naposledy před rokem a půl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Packan, dirigent</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tohle je prostě koncert pro lidi, aby přišli na koncert, užili si pěknou muziku a pěkná muzika je filmová, kterou všichni známe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posluchači sále si mohli připomenout nejkrásnější melodie z filmů jako Piráti z Karibiku, Forrest Gump, Titanic, Indiana Jones, Stars Wars, Sedm statečných a mnoho dalších.</w:t>
-[...10 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Posluchači sále si mohli připomenout nejkrásnější melodie z filmů jako Piráti z Karibiku, Forrest Gump, Titanic, Indiana Jones, Stars Wars, Sedm statečných a mnoho dalších.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Koncert zpestřila také vystoupení vynikajících sólistů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -775,93 +870,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-07-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>