--- v0 (2025-12-30)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.7.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior z Ostravy se ke vraždě přítelkyně přiznal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další vrah v seniorském věku stanul před senátem Krajského sudu v Ostravě. Jde o muže, který vystřelovacím nožem ubodal v Bělském lese ze žárlivosti svou přítelkyni. Obžalovaný se ke všemu přiznal, což umožnilo rychlé vynesení rozsudku. Za mřížemi by měl strávit 15 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
         <w:t xml:space="preserve">Pavel Kotala, Ostravské městské lesy a zeleň: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Během toho posledního měsíce došlo k poškození vlastně této lanovky. Víme, že se na tom vozili lidé v chumlu ve větší hmotnosti než je  přípustné pro tuto dětskou atrakci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Povedená partička nepoškodila jen závěs lanovky, ale i statiku jedné z věží, která se teď naklání. Navíc někdo uvolnil šrouby přístupových schodů ke věži. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci Bělského lesa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Není to v pořádku ničit něco, co je pro všechny.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Není to v pořádku ničit něco, co je pro všechny.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ukazatele a podobně. Nebo takové ty obrázky malované, to jsem si všiml, že jsou poničené, ale ta dětská hřiště se mi zdají, že jsou v pořádku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Bělském lese se opět staly terčem vandalů surikaty z dětského příběhu. Jedna byla úplně zničená, druhá pak vyvrácená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kotala, Ostravské městské lesy a zeleň:</w:t>
       </w:r>
       <w:r>
@@ -232,72 +346,68 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé adoptované psy z útulku prozatím nevracejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V útulku Max v Havířově během v covidu úplně zmizeli malí psi. Ošetřovatelé jsou rádi za každé zvíře, které dostane nový domov. Současně ale měli obavy, aby se nevrátili zpět. To se prozatím nestalo a velký zájem je i o kočky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pandemické době je zájem o všechna zvířata v útulcích. Ani v tom havířovském dlouho nezůstane pes, kočka, morče či králík. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Polaková, vedoucí útulku Max:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Překvapilo, protože jsme spíše počítali, až nastane normální režim, že lidé začnou chodit do práce, že nám ty pejsky začnou vracet a prozatím se to nestává." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Útulek prozatím neumožňuje venčení psů, a to také proto, že v něm zůstali jen ti velcí a hůře přizpůsobiví. Díky nízkému počtu ale na ně mají více času ošetřovatelé, na které jsou zvyklí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Útulek prozatím neumožňuje venčení psů, a to také proto, že v něm zůstali jen ti velcí a hůře přizpůsobiví. Díky nízkému počtu ale na ně mají více času ošetřovatelé, na které jsou zvyklí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Bergerová, ošetřovatelka v útulku Max:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se o to, aby byli všichni vyvenčení každý den. Máme tady velký výběh, takže jim házíme aporty, snažíme se s nimi mazlit, vyčesáváme je tam. Takto komfort mají opravdu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud je velké horko ošetřovatelé ochlazují vodou kotce i veškeré prostory. Zvířata mají vždy možnost se schovat do stínu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -329,57 +439,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpočet Nového Jičína letos vyčlenil na letní opravy a údržbu ve školách okolo 15 milionů korun. Největšími investičními akcemi jsou ty, které v konečném výsledku uživatelé budov v podstatě ani neuvidí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřiška Navrátilová, vedoucí Odboru školství, kultury a sportu, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mezi ty velké údržbové práce patří například rekonstrukce elektroinstalace na Mateřské školce Jiráskova a Máchova, tam samozřejmě vycházíme z revizních zpráv, které říkaly, že elektroinstalace je ve velmi špatném stavu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Seifertová, ředitelka MŠ Trojlístek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stavební zásahy se provádí všude komplet od přízemí až nahoru. Samozřejmě, co se týče té elektroinstalace, to vidět nepůjde, ale budou všude nové LED světla a v horních prostorách budeme měnit koberce a PVC v hernách, takže to ty děti stoprocentně uvidí.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obě budovy zmíněných mateřinek jsou tak během prázdnin mimo provoz, rodičům byly pro děti nabídnuty náhradní školky. Z 75 dětí z Máchovy využila tuto možnost necelá polovina. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -457,191 +560,185 @@
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to počin a takový záměr právě kurátorky  výstavy paní Gabriely Daniszové. Kterou a okruh jejich blízkých přátel a blízkých  přátel pana Lopraise napadlo, že mu tuto výstavu uspořádají. Ta myšlenka  už padla v roce 2019, kdy pan Loprais slavil 70 let, a tak nějak se pomalu  začaly sbírat různé materiály, fotografie a začalo se to řešit. No a jako prostor pro tu výstavu si vybrali Muzeum Beskyd,  tedy frýdecký zámek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Daniszová, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vždycky byly udělané výstavy pouze o jeho výsledcích, o  Dakaru, o jeho autech. A já jsem chtěla ukázat, že je také člověk a člověk s ryzím  charakterem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava je koncipována do třech místností, kdy první z nich  je zaměřena na osobní život slavného závodníka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava je koncipována do třech místností, kdy první z nich  je zaměřena na osobní život slavného závodníka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tam různé rodinné fotografie z jeho dětství, dospívání  i ze současnosti. Dále tam jsou různé fotografie se známými osobnostmi, ať již  ze zahraničí nebo s českými. Například tam jsou zajímavé fotky s panem  Bolkem Polívkou, s bývalým prezidentem Václavem Havlem nebo s paní Danou  Zátopkovou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě ono soukromí, které málokdo zná patří mezi největší a  nejzajímavější taháky výstavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě ono soukromí, které málokdo zná patří mezi největší a  nejzajímavější taháky výstavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Daniszová, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Těch příběhů za přípravu té výstavy jsem vyslechla mnoho a některé  vůbec neznáme, nevíme. Protože pak Karel Loprais je introvert, takže dvě věty  dohromady, to už na něho moc, ale ty příběhy jsou moc krásné, takže určitě ty  příběhy a poté si myslím, že také ty úspěchy, které jsou tam vidět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Loprais, šestinásobný vítěz Rallye  Dakar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tam spousty fotek, které jsou třeba z mého mládí a  rodinné s bratry. Je toho všeho chuť a kdo má trochu zájem, jak Dakar  vypadal nebo o tom něco ví, tak se tam může dočíst o spoustě věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň je tam taková perlička. Mohou se tam návštěvníci  podívat na recept na legendární bábovku paní Lopraisové, která vždycky tuto  tvarohovou bábovku pekla panu Lopraisovi, když jel právě na závody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhá výstavní místnost už je věnována spíše profesní dráze  závodníka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhá výstavní místnost už je věnována spíše profesní dráze  závodníka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Návštěvníci se tady mohou dozvědět různé perličky ze závodů.  Jsou tady různé fotografie, různé například pomačkané dveře, historky z různých  nehod a také tady máme takové africké masky, což jsou suvenýry, které si pan  Loprais právě vozil z toho Dakaru, a které on sbírá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třetí a poslední místnost propaguje samotný Dakar. Jsou zde  různé knihy, novinové články i modely aut.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třetí a poslední místnost propaguje samotný Dakar. Jsou zde  různé knihy, novinové články i modely aut. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Loprais, šestinásobný vítěz Rallye  Dakar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejlepší určitě byl Hasičák, čtyřkolka, se kterým jsme dosáhli  nejlepších umístění. Byli jsme na šestém místě v celkovém pořadí auto-kamion.  A pak ještě čtyřkolka Puma, se kterou jsme absolvovali Dakar čtyřikrát a třikrát  se nám podařilo vyhrát a jedou být druzí. Takže to je jednoznačně nejlepší auto.  To je teď v současnosti umístěné v Národním technickém muzeu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý, kdo se na výstavu přijde podívat, se může zapsat do  návštěvní knihy, pan Karel Loprais ji totiž dostane na památku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý, kdo se na výstavu přijde podívat, se může zapsat do  návštěvní knihy, pan Karel Loprais ji totiž dostane na památku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Daniszová, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládám, že spousta rodičů vyprávělo dětem o Dakaru,  jak to bylo, kdo jezdil, kdo je Karel Loprais. Tak bych byla velice ráda, když  se té výstavy zúčastní, když se nám zapíšou do té návštěvní knihy. Takže bych  byla ráda, kdyby tam měl spousty krásných vzkazů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V muzeu je zároveň k prodeji obnovené vydaní knihy  Tuareg z Frenštátu, která byla doplněna o nové zážitky a fotografie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V muzeu je zároveň k prodeji obnovené vydaní knihy  Tuareg z Frenštátu, která byla doplněna o nové zážitky a fotografie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -716,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-07-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>