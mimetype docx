--- v1 (2026-04-02)
+++ v2 (2026-09-08)
@@ -855,51 +855,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-07-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-07-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>