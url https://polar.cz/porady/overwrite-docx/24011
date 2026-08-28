--- v0 (2026-03-30)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2021, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Černý korzár dorazil do Stonavy, kolotoče na pouti budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncem července přicházejí do centra obce nejen místní obyvatelé, ale sjíždějí se tady i lidé ze širokého okolí. Obci se totiž před 30 lety podařilo obnovit věhlas místní Máří Magdalénské pouti. Loni byla ovšem, kvůli pandémii koronaviru, světská část poutě zcela zrušena. Letos je situace podobná. Doprovodný kulturní program není. Lidé se ovšem mohou těšit alespoň na kolotoče, které na parkoviště u Domu PZKO dorazily už na začátku prázdnin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -570,93 +685,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-14-07-2021-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>