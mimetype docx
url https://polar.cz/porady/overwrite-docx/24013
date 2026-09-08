--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Rychvaldě chtějí zvýšit bezpečnost chodců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové chodníky i přechody pro chodce chtějí vybudovat v Rychvaldě na velmi frekventovaném průtahu městem. Bezpečnost chodců řešili přímo na místě zástupci radnice a kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ulice Orlovská je jedním z hlavních tahů, které Rychvaldem vedou. Počet projíždějících vozidel se neustále zvyšuje a v některých úsecích dosud nejsou chodníky. Lidé tak musí například k autobusovým zastávkám nebo k pekárně chodit po krajnici, kde se necítí bezpečně. Uvítali by proto výstavbu nových chodníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ulice Orlovská je jedním z hlavních tahů, které Rychvaldem vedou. Počet projíždějících vozidel se neustále zvyšuje a v některých úsecích dosud nejsou chodníky. Lidé tak musí například k autobusovým zastávkám nebo k pekárně chodit po krajnici, kde se necítí bezpečně. Uvítali by proto výstavbu nových chodníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Nemetz, obyvatel Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě by to bylo dobré, tady ta auta jezdí strašně rychle, je to neuvěřitelné, nedá se tady projít ani do pekárny. A hlavně ty kamiony. S dětmi je to úplně nebezpečné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení radnice kontaktovalo zástupce kraje, aby situaci řešili přímo na místě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -85,59 +199,52 @@
         <w:t xml:space="preserve">Milan Starostka (ANO, starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nějakým způsobem potřebujeme řešit dopravní situaci na této krajské komunikaci. Posoudíme eventuálně, co by se dalo a nedalo a budeme se snažit s krajem nějaké řešení najít.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kraj může být městu nápomocen především při převodu pozemků, které jsou pro stavbu chodníků potřeba. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Kraj je tady v tom vstřícný. Sice tyto stavby si realizují sami obce, ale my, pokud je to na našich pozemcích, tak je rádi předáme obcím, aby si mohly třeba ty chodníky vybudovat. Jak tady vidíte, tento úsek je nebezpečný a zkusíme se na to podívat, jestli by se něco nedalo udělat.”</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Kraj je tady v tom vstřícný. Sice tyto stavby si realizují sami obce, ale my, pokud je to na našich pozemcích, tak je rádi předáme obcím, aby si mohly třeba ty chodníky vybudovat. Jak tady vidíte, tento úsek je nebezpečný a zkusíme se na to podívat, jestli by se něco nedalo udělat.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na ostravském magistrátu vzniká centrální recepce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -476,55 +583,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kvůli  stavebním pracím bude omezený vstup do kostela sv. Václava, který  slouží jako výstavní prostor, koncertní sál a pořádají se  zde také svatební obřady. Stavební firma na to bude brát zřetel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela  Heříková, ředitelka Kulturní organizace Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My  jsme apelovali na lidskou domluvu, že dáme vědět předem, kdy se  něco bude konat a v té době provoz omezí tak, aby to tu akci  omezilo co nejméně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výměna  krytiny na střeše kostela má podle harmonogramu skončit v  listopadu.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -599,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-07-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>