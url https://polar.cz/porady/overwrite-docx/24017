--- v0 (2026-01-20)
+++ v1 (2026-05-24)
@@ -1,195 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.7.2021, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti se učily správně pečovat o pejsky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak se správně starat o pejska? A co všechno se s ním dá dělat? Nejen to se dozvěděly děti v rámci jednoho z programů akce Prázdniny ve městě, které pravidelně každý rok pořádá Středisko volného času Klíč ve Frýdku-Místku. Letos je pro děti v plánu celkem 57 akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pes je nejlepší přítel člověka. Je třeba ho ale dobře vycvičit,  správně se o něj starat a hezky se k němu chovat. To se dozvěděly i děti ve  Frýdku-Místku, které se zúčastnily akce Den se psem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nejvíce jsme se naučili, jak se starat o pejska. Co si pro  něj máme připravit, když si ho dovezeme z útulku a další takové věci.  Třeba, odkud je lepší si ho koupit a jak se o něj starat a jak si s ním hrát." 2.) "Vyplňovali jsme třeba kvíz o plemenech a učili jsme se i části  těla. Taky jsme se seznamovali s různými typy hřebenů a pak jsme používali  i tu čichací dečku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce byla součástí programu Prázdniny ve městě. Pro děti ji  připravilo Středisko volného času Klíč ve spolupráci s cvičitelkou psů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce byla součástí programu Prázdniny ve městě. Pro děti ji  připravilo Středisko volného času Klíč ve spolupráci s cvičitelkou psů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Nováková, cvičitelka psů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro děti jsem připravila výřez psích sportů. Jak se má  pečovat o psy, jak vypadá den se psem. Aby věděli, že pes je stvoření, o které  se musejí starat. Že se každý den krmí, že se má česat, že se psem se dá  vlastně vytvářet plno aktivit a že to vlastně není jenom tvor, který leží doma  na zahradě a že ho můžou zapojit do každodenního života, chodu, že to super  parťák na všechno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 3.) "Jak házet frisbee, naučili jsme se tady házet pejskovi frisbee."  – Co se ti nejvíc líbilo? – "Jak jsme házeli pejskovi frisbee a back a cik." 4.) "Házeli jsme fresbee i do koše a tak. Házeli jsme pejskovi frisbee,  různé cviky, česali jsme pejska a nejvíc mě bavilo asi házet pejskovi frisbee."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Nováková, cvičitelka psů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme zvolili sport dog frisbee, kdy se děti prvně naučily,  jak házet talíř a pak si všichni mohli vyzkoušet nějaké základní věci. Hodit  talíř pejskovi, nějaký ten základní trik. Ať zjistí, co a jak se s tím pejskem  dá dělat a jak fungovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Centrum volného času si na letošní prázdniny připravilo pro děti  57 akcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Centrum volného času si na letošní prázdniny připravilo pro děti  57 akcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Sikorová, pedagog volného času SVČ  Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z akcí, které nás teď čekají, tak bude například párová  akrobacie pro děti, kde si vyzkouší gymnastické prvky. Dále nás čeká Nerfkový  turnaj a spousty výtvarných technik, budou navlékat korálky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve spolupráci se strážníky absolvují děti také výuku na  dopravním hřišti a s hasiči se podívají na hasičskou zbrojnici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve spolupráci se strážníky absolvují děti také výuku na  dopravním hřišti a s hasiči se podívají na hasičskou zbrojnici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Sikorová, pedagog volného času SVČ  Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mohou se přihlašovat děti od šesti do patnácti let. Některé  akce se musí vlivem podmínek, které jsou teď nastavené, přihlašovat předem. Některé  jsou volně přístupné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě jednodenních akcí z programu Prázdniny ve městě,  probíhá také celá řada příměstských i pobytových táborů. Na některé lze ještě  děti dodatečně přihlásit. Podrobnosti najdete na webu střediska volného času.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě jednodenních akcí z programu Prázdniny ve městě,  probíhá také celá řada příměstských i pobytových táborů. Na některé lze ještě  děti dodatečně přihlásit. Podrobnosti najdete na webu střediska volného času. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městě probíhá úklid vnitrobloků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -243,97 +354,94 @@
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naši zaměstnanci Provozu komunikace, již v měsíci červnu  ukončili tradiční jarní úklid na území celého města. S tím, že v těch  prázdninových měsících v posledních třech letech provádíme očistu i vnitrobloků.  Ty práce spočívají v tom, že se odplevelují a oddrnují chodníky a obslužné  komunikace. Tam, kde se dostaneme strojním zametačem, tak probíhá strojní čištění.  Tam, kde se zametač nedostane, tak jsou ty plochy zameteny ručně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dunát, řidič TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kolik toho tak nasbíráte? Kolik se toho vyveze? - "Jak kdy. Někdy je jedna multikára, někdy tři multikáry.  Záleží, v jaké lokalitě se pohybujeme. Kolik kde toho je."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protože práce navazují na jarní úklid, jede se podle  podobného harmonogramu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Protože práce navazují na jarní úklid, jede se podle  podobného harmonogramu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V tuto chvíli máme už udělanou očistu na sídlišti Anenská,  v současné době jsou rozpracovány sídliště na Růžovém pahorku a na  sídlišti Bezručovo. Práce by měly končit asi do konce prázdnin. S tím, že  další sídliště, to znamená Nad Lipinou, K Hájku, ČSA, budou probíhat v průběhu  těch červencových a srpnových týdnů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální informace o tom, kde se zrovna pracovníci nacházejí  i reakce na to, jak se vyvíjí klimatické podmínky, najdou lidé na webových stránkách  technických služeb v sekci Týdenní plány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální informace o tom, kde se zrovna pracovníci nacházejí  i reakce na to, jak se vyvíjí klimatické podmínky, najdou lidé na webových stránkách  technických služeb v sekci Týdenní plány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme velmi dobré ohlasy na aktuální možnosti občanů reagovat  na jakékoliv připomínky prostřednictvím našich webových stránek. Takže i v tomto  případě se mohou obrátit, pokud jsou tam některá místa, která by si zasluhovala  větší očistu. Nebo něco co, třeba naši zaměstnanci nevědomky opomenou, tak  klidně ať se ozvou a budeme na to reagovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě jarního úklidu a následného čištění vnitrobloků se  provádí ve městě samozřejmě také pravidelný sběr odpadků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě jarního úklidu a následného čištění vnitrobloků se  provádí ve městě samozřejmě také pravidelný sběr odpadků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">FM CITY FEST letos zažije největší ročník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -366,53 +474,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Desítky výrazných hudebních interpretů se představí na třech  scénách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirai Navrátil, spoluorganizátor festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude tam Divokej Bill, Rybičky 48, Pokáč, my jako Mirai, Ewa  Farna, Ben Cristovao, Rytmus a spousta dalších. Bude tam třeba 40 až 50  interpretů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Festival postupně roste a letos by měl být podle  organizátorů doposud největší. V této míře ho plánují už třetím rokem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Festival postupně roste a letos by měl být podle  organizátorů doposud největší. V této míře ho plánují už třetím rokem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vstoupili do toho kulturního dění ve Frýdku-Místku takovým svěžím  větrem a Frýdek-Místek tradičně bude pokračovat v podpoře této akce. Pro  mě osobně je to velmi zajímavá situace, protože my se osobně s Miraiem známe  roky a v okamžiku, kdy on začínal jako muzikant, tak já jsem začínal dělat  první festival Sweetsen fest."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirai Navrátil, spoluorganizátor festivalu:</w:t>
       </w:r>
       <w:r>
@@ -437,53 +544,52 @@
         <w:t xml:space="preserve">Mirai Navrátil, spoluorganizátor festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to takový industriální historický areál. Myslím si, že to  na každého dýchne torochu jako takové menší Colours."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že většina lidí se velmi těšila na to, až se uvolní  opatření a budou moci navštívit své oblíbené akce. Já jsem osobně navštívil  Muzikantské žně, kde bylo cítit, i když tam nebyly davy, že ta atmosféra byla  velmi přátelská. Lidé byli vděční za to, že mají tu možnost něco zažít. Věřme tomu,  že se situace nebude opět vyvíjet tak, aby měnila podmínky pořadatelům  kulturních akcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny zakoupené vstupenky na loňský termín FM CITY FESTu  zůstávají v platnosti. Stejně tak je možné ještě sehnat lístky na nový  termín.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny zakoupené vstupenky na loňský termín FM CITY FESTu  zůstávají v platnosti. Stejně tak je možné ještě sehnat lístky na nový  termín. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -558,93 +664,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-15-07-2021-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>