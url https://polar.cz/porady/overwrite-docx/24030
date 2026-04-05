--- v0 (2025-12-19)
+++ v1 (2026-04-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.7.2021, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti se vzdělávají i o prázdninách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti se i o prázdninách mají možnost hravě seznamovat s polytechnickými aktivitami prostřednictvím kroužku techniky na Střední průmyslové škole. S 3D tiskem nebo programování Lego robotů se seznamují děti z příměstských táborů i mateřských škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I když školní rok skončil a děti si užívají prázdniny, na Střední průmyslové škole je i teď rušno. Pedagogové a absolventi školy se věnují karvinským dětem z příměstských táborů, mateřinek i školákům, kteří se přihlásili do kroužku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I když školní rok skončil a děti si užívají prázdniny, na Střední průmyslové škole je i teď rušno. Pedagogové a absolventi školy se věnují karvinským dětem z příměstských táborů, mateřinek i školákům, kteří se přihlásili do kroužku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oleg Pasz, pedagog SPŠ Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V rámci projektu MAP jsme připravili kroužek pro děti základní i mateřských škol a jelikož byly školy zavřené kvůli covidu, tak jsme spoustu aktivit nemohli realizovat, proto jsme to přesunuli na prázdniny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzdělávací program je uzpůsoben věku dětí tak, aby je to především bavilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -135,53 +249,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce polyfunkčního komunitního centra V Aleji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská diakonie získala prostředky z Evropské unie na celkovou rekonstrukci objektu a zázemí polyfunkčního komunitního centra v Karviné na ulici V Aleji. Část služeb se po nezbytně nutnou dobu přemístila do jiné části Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova polyfunkčního komunitního centra Slezské diakonie v Karviné prochází v těchto dnech kompletní modernizací. Objekt si už rekonstrukci zasloužil, do budovy zatékalo, okna netěsnila, omítka opadávala a  celkové prostory a vybavení byly už dávno zastaralé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova polyfunkčního komunitního centra Slezské diakonie v Karviné prochází v těchto dnech kompletní modernizací. Objekt si už rekonstrukci zasloužil, do budovy zatékalo, okna netěsnila, omítka opadávala a  celkové prostory a vybavení byly už dávno zastaralé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kuczerová, vedoucí střediska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme velice rádi a vděční za to, že Slezská diakonie získala projekt na rekonstrukci polyfunkčního komunitního centra V Aleji,  Získala to z EU, kde jsme získali 11 milionů 800 tisíc korun na tuto opravu a spoluúčast, kterou musíme dodržet, je 625 tisíc a chci poděkovat MSK, který poskytl větší polovičku k této účasti, za což jsem ráda.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě nyní probíhá rekonstrukce fasády, výměna oken, dokončuje se zateplení budovy, byla vyměněna střecha, okapy  a veškeré svody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,90 +361,88 @@
         <w:t xml:space="preserve">Stanislava Szkwarová, sociální pracovnice nízkoprahového zařízení Pohoda: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Těšíme se na nové prostory, děti taky, že budeme mít více místa a nové vybavení, tady nám to zatím vyhovuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Zborovská, sociální pracovník, poradkyně v Občanské poradně Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na nové zázemí se těšíme velice, budeme to tam mít hezké, nové, bude se nám tam lépe pracovat, prostory tady jsou takové jaké jsou, ale je to dočasné, tak to takhle bereme. Klienti chodí, navštěvují nás více než předtím, protože lidi, když potřebují, tak si cestu najdou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí projektu je i úprava okolí budovy, s tímto aktivně pomáhá karvinský magistrát. Budova bude do budoucna využívána i ke vzdělávacím aktivitám, seminářím nebo besedám. Práce začaly v průběhu května, provoz bude v budově obnoven na konci roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí projektu je i úprava okolí budovy, s tímto aktivně pomáhá karvinský magistrát. Budova bude do budoucna využívána i ke vzdělávacím aktivitám, seminářím nebo besedám. Práce začaly v průběhu května, provoz bude v budově obnoven na konci roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní promoce na OPF Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchodně podnikatelská fakulta zorganizovala téměř po dvou letech slavnostní promoce. Během dvou dnů slavnostně ukončilo studium na této škole více než dvě stě studentů. Konaly se ve velkém sále, který byl zrekonstruován díky projektu  EU „Modernizace výukové infastruktury OPF v Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou absolventi bakalářského studijního oboru Podniková ekonomika a management chvíli před slavnostním ceremoniálem. Zkouší si taláry a připravují se na chvíli, kdy budou slavnostně promovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou absolventi bakalářského studijního oboru Podniková ekonomika a management chvíli před slavnostním ceremoniálem. Zkouší si taláry a připravují se na chvíli, kdy budou slavnostně promovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dariusz Płonka, absolvent OPF Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Rozhodně to je zážitek, je to na celý život, těším se na rodiče, doufám, že budou i pyšní na mě, takže se nemůžu dočkat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Adamčíková, absolventka OPF Karviná</w:t>
       </w:r>
       <w:r>
@@ -347,85 +458,82 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Kostorková, absolventka OPF Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Určitě se těším, ale hlavně se asi těší moje rodiče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Stavárek, děkan OPF Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme rádi, že jsme mohli  zorganizovat slavnostní promoce pro naše absolventy. Během dneška a zítřka bude promováno více než 200 absolventů, dokonce jsme dali možnost promovat absolventům z loňského roku, kteří si nemohli své promoce užít díky různým opatřením a využilo to  zhruba 30, takže jsme rádi a jsme rádi, že můžeme promoce realizovat v našem novém velkém zrekonstruovaném sále, který byl dán do užívání těsně poté, co  vypukla v roce 2020 pandemie. Je to až možná neuvěřitelné, ale poslední promoce na této fakultě se konaly 4. října 2019, takže už to máme skoro 21 měsíců od posledních promocí, proto se všichni moc těšíme. Jsou pro nás svátkem, protože po dlouhých měsících budeme vidět studenty naživo můžeme si s nimi popovídat a popřát jim vše dobré do života i profesí kariéry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...11 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Celý ceremoniál sledovali v sále rodinní příslušníci a přátelé studentů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poslední rok v online výuce byl pro učení náročný, díky přístupu pedagogů to ale zvládli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Stavárek, děkan OPF Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme rádi, že studenti i pedagogové k tomu přistoupili svědomitě, je třeba říct, že výuka ekonomických oborů v online formě je jednodušší než výuka lékařských nebo uměleckých, tak i toto nám velmi pomohlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nově Obchodně podnikatelská fakulta získala akreditaci na další nové studijní programy, přijímací řízení je otevřeno do konce srpna. Přihlášku stačí podat elektronicky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nově Obchodně podnikatelská fakulta získala akreditaci na další nové studijní programy, přijímací řízení je otevřeno do konce srpna. Přihlášku stačí podat elektronicky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -500,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-17-07-2021-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>