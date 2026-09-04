--- v1 (2026-04-05)
+++ v2 (2026-09-04)
@@ -650,51 +650,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-17-07-2021-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-17-07-2021-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>