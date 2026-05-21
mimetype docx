--- v0 (2026-01-20)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.7.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA pořádala příměstský tábor pro děti s autismem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolnická organizace ADRA Frýdek-Místek uspořádala historicky první příměstský tábor pro děti s poruchou autistického spektra. Pro děti byl od pondělí do pátku připraven bohatý program. Od různých tematických aktivit, až po výlety. Zázemí našli ve Faunaparku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -65,53 +180,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. zástupce vedoucího  Dobrovolnického centra ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme nesmírně rádi, že jsme s podporou města, magistrátu  Frýdek-Místek, mohli uspořádat první příměstský tábor pro naše děti s autismem,  které tady na území města jsou. My s nimi dlouhodobě pracujeme s těmi  dětmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">16 dětí bylo rozděleno do dvou skupin podle věku. Výhodou  některé dny bylo, že na jedno dítě byl jeden dobrovolník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">16 dětí bylo rozděleno do dvou skupin podle věku. Výhodou  některé dny bylo, že na jedno dítě byl jeden dobrovolník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. zástupce vedoucího  Dobrovolnického centra ADRA F-M:</w:t>
@@ -166,75 +280,73 @@
         <w:t xml:space="preserve">Barbora Špinlerová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oni mě právě spíš naplňují tou energií. Někdy je to  složitější, třeba spíš teď na tom táboře, jelikož jsme s nimi 8 hodin, tak  je to složitější, ale když jinak máme s nimi kroužky, hodinu a půl, tak je  to spíš, že nás oni nabijí tou energií."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Lhoťanová, táborová vedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska jsme si vybrali téma indiánské vesnice. Začali jsme  tvořit indiánské čelenky, pak jsme postupovali, že jsme začali vyrábět náramky  i oblečení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jako správní indiáni střílely děti také na bizony a připravena  byla i překážková dráha. Zázemí pro denní akce poskytl Faunapark, ale děti  absolvovaly také několik výletů. Na přehradu Baška i na Ostravici a Sepetnou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jako správní indiáni střílely děti také na bizony a připravena  byla i překážková dráha. Zázemí pro denní akce poskytl Faunapark, ale děti  absolvovaly také několik výletů. Na přehradu Baška i na Ostravici a Sepetnou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek s dobrovolnickou organizací ADRA  spolupracuje dlouhodobě. Na jejich program volnočasových aktivit pro děti s poruchou  autistického spektra město přispívá finančně. Na tomto táboře je krásně vidět,  že ADRA ten projekt dále rozvijí, protože nebýt tady toho programu, tak pro  rodiče těch dětí by bylo velmi těžké a nereálné ty děti na nějaký tábor  vypravit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA pro děti s autismem pravidelně pořádá také řadu  kroužků. Výtvarný, sportovní a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA pro děti s autismem pravidelně pořádá také řadu  kroužků. Výtvarný, sportovní a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hledají se další místa pro rozšíření slunících lavic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -302,75 +414,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Liška, architekt studia KLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ať tam je prostor krytý zevnitř. Ať tam nezanechávají lidé  odpadky. Ale zároveň máme vypozorováno to, že lidé tento prostor pod tou lavicí  využívali pro uschování svých věcí. Takže jsme v té další verzi vymysleli  prostor, který bude uzamykatelný. S myšlenkou toho, že ten člověk, který  to bude chtít používat, tak si na vrátnici na Olešné zapůjčí klíče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň se hledají další místa ve městě, kam by se lavice  mohly umístit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň se hledají další místa ve městě, kam by se lavice  mohly umístit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím jenom u řeky, protože jsme říkali na Olešnou a k Ostravici.  To bereme jako hlavní místa pro rekreaci ve městě. Takže zatím máme tyto, pokud  někoho napadnou nějaké další, klidně, ať nám řekne. Dáme lidem možnost říct, jestli jo. Ty jsou fajn nebo tam to  nemá cenu. Snažili jsme se hlavně u řeky vybrat dobrá místa, aby se člověk mohl  dívat na řeku a mohl tam fajně relaxovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen na Olešné by v budoucnu mohlo být takových lavic až  12.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen na Olešné by v budoucnu mohlo být takových lavic až  12. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Více než 20 let pomáhá canisterapiemi potřebným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -424,97 +534,94 @@
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to strašně zavazující, je to krásné, je to v první chvíli  moc hezký pocit, který mnou projel a říkala jsem si, že někdy, když mám tu  únavu nebo ne úplně skvělou náladu nebo ne úplně všechno se daří, takže to se  tímto oceněním úplně smyje a tím, že si lidé té práce váží, takže bylo to skvělé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si toho jejího přínosu vážím tím víc, že to byla opravdu  občanská iniciativa a ten projekt vznikl přirozeně zespoda. Nebyl to nějaký administrativní  zásah, ale díky jejímu nasazení a její práci Podané ruce už mnoho let pomáhají  v různých oblastech a je to občan města, který si tu cenu zcela jistě  zaslouží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podané ruce se věnují s dobrovolníky už 21 let canisterapii  a 20 let osobní asistenci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podané ruce se věnují s dobrovolníky už 21 let canisterapii  a 20 let osobní asistenci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na canisterapii nedám dopustit a jsem ráda, že už máme i  akreditované kurzy a že můžeme ty informace a vlastně i ty zkušenosti předávat  dál budoucím canisterapeutům po celé České republice. No a osobní asistence, to  je zaměstnání a vlastně poslání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Osobní asistenti za tu dobu pomohli několika tisícům lidí,  kteří si díky přímé obslužné péči mohli v rámci možností lépe užívat  života. Podané ruce pomáhají všeobecně potřebným napříč všemi věkovými kategoriemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Osobní asistenti za tu dobu pomohli několika tisícům lidí,  kteří si díky přímé obslužné péči mohli v rámci možností lépe užívat  života. Podané ruce pomáhají všeobecně potřebným napříč všemi věkovými kategoriemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naši klienti jsou děti od jednoho roku věku. Letos jsem  například v Prostějově byla popřát 101leté klientce, a to se o ni staráme,  to je taková zajímavost. To se o ni staráme od jejích 100 let. Ve 100 letech  rodina usoudila, že už opravdu i oni jsou hodně unavení a že by bylo fajn,  kdyby nějaká sociální služba nebo konkrétně Podané ruce pomohly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další osobnosti, které získaly cenu města, vám představíme  postupně v dalších zpravodajských relacích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další osobnosti, které získaly cenu města, vám představíme  postupně v dalších zpravodajských relacích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -589,93 +696,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-19-07-2021-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>