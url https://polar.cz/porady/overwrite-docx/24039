--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.7.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranná služba MS kraje má plné ruce práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní měsíce jsou pro záchrannou službu MS kraje tradičně velmi náročné. Téměř třetinu výjezdů tvoří úrazy při nejrůznějších činnostech a to od sportu až po opilecké pády. Velké části těchto zranění se dá ale předcházet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,63 +312,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Možná  si to Opavané ani neuvědomují, ale  mnohé připomínky židovských  rodin jsou ve městě přítomné dosud. Například v podobě  chátrajícího obchodního domu Breda a Weinstein a nebo také stále  chodí nakupovat k Altscholovi, i když zde sídlící obchod se  dávno jmenuje jinak... Židovská komunita čítala před II.  světovou válkou necelou tisícovku lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk,  Kravar, Zemský archiv v Opavě: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tvořili  asi 2% z celkového počtu obyvatel Opavy, ale podíleli se významně  na ekonomickém fungování města.  Mezi Židy v Opavě bylo spoustu schopných lidí, kteří se  věnovali podnikání, ve kterém dosáhli značných úspěchů.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky  aplikaci si můžete projít židovský hřbitov, který byl založený  v r. 1890. Podívat se můžete také na místo, kde stávala  synagoga, která byla zničena během Křišťálové noci</w:t>
-[...11 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Díky  aplikaci si můžete projít židovský hřbitov, který byl založený  v r. 1890. Podívat se můžete také na místo, kde stávala  synagoga, která byla zničena během Křišťálové noci  v roce 1938.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zateplení se letos dočkají další bytové domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -394,53 +498,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. zástupce vedoucího  Dobrovolnického centra ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme nesmírně rádi, že jsme s podporou města, magistrátu  Frýdek-Místek, mohli uspořádat první příměstský tábor pro naše děti s autismem,  které tady na území města jsou. My s nimi dlouhodobě pracujeme s těmi  dětmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">16 dětí bylo rozděleno do dvou skupin podle věku. Výhodou  některé dny bylo, že na jedno dítě byl jeden dobrovolník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">16 dětí bylo rozděleno do dvou skupin podle věku. Výhodou  některé dny bylo, že na jedno dítě byl jeden dobrovolník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. zástupce vedoucího  Dobrovolnického centra ADRA F-M:</w:t>
@@ -495,75 +598,73 @@
         <w:t xml:space="preserve">Barbora Špinlerová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oni mě právě spíš naplňují tou energií. Někdy je to  složitější, třeba spíš teď na tom táboře, jelikož jsme s nimi 8 hodin, tak  je to složitější, ale když jinak máme s nimi kroužky, hodinu a půl, tak je  to spíš, že nás oni nabijí tou energií."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Lhoťanová, táborová vedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska jsme si vybrali téma indiánské vesnice. Začali jsme  tvořit indiánské čelenky, pak jsme postupovali, že jsme začali vyrábět náramky  i oblečení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jako správní indiáni střílely děti také na bizony a připravena  byla i překážková dráha. Zázemí pro denní akce poskytl Faunapark, ale děti  absolvovaly také několik výletů. Na přehradu Baška i na Ostravici a Sepetnou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jako správní indiáni střílely děti také na bizony a připravena  byla i překážková dráha. Zázemí pro denní akce poskytl Faunapark, ale děti  absolvovaly také několik výletů. Na přehradu Baška i na Ostravici a Sepetnou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek s dobrovolnickou organizací ADRA  spolupracuje dlouhodobě. Na jejich program volnočasových aktivit pro děti s poruchou  autistického spektra město přispívá finančně. Na tomto táboře je krásně vidět,  že ADRA ten projekt dále rozvijí, protože nebýt tady toho programu, tak pro  rodiče těch dětí by bylo velmi těžké a nereálné ty děti na nějaký tábor  vypravit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA pro děti s autismem pravidelně pořádá také řadu  kroužků. Výtvarný, sportovní a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA pro děti s autismem pravidelně pořádá také řadu  kroužků. Výtvarný, sportovní a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrows Ostrava si připsali úspěch v Poháru Mistrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -744,93 +845,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>