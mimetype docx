--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kdo páchá přestupky, může být krácen na dávkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslanci schválili zákon, který má zajistit, aby se lidé, kteří pobírají sociální dávky chovali slušně. Pokud budou opakovaně páchat přestupky, mohou o část příspěvků přijít. Někteří lidé i politici si ale myslí, že může stoupnout kriminalita a na problémové rodiče doplatí děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice se obává, že kvůli například jednomu problémovému členovi rodiny, se může celé domácnosti snížit doplatek na bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě má smysl postihovat lidi, kteří nejsou schopni dodržovat zákony většinové společnosti, ale na druhou stranu se obávám toho, že dojde ke snížení životní úrovně dané rodiny. A nejhorší situace může nastat v případě, kdy budou finančně znevýhodněny děti těchto rodin, protože těch se to bude dotýkat nejvíce. To, za co by měli být postihováni, budou postihováni rodiče, ale v samotném důsledku to odnesou děti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zákonodárci nebyli při schvalování jednotní, nyní bude záležet, jak zákon posoudí Senát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zákonodárci nebyli při schvalování jednotní, nyní bude záležet, jak zákon posoudí Senát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyperbarická komora MNO pomáhá lidem po úrazech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -333,53 +447,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé zažili drsný život na Hukvaldech za 30leté války</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejen malí, ale i dospělí návštěvníci hradu Hukvaldy si o víkendu připomněli, jak drsný a nebezpečný byl život v regionu v době 30leté války. Při inscenované bitvě o hrad nechybělo drancování, znásilňování nebo popravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobývání hradu Hukvaldy sehrálo několik souborů, které se historii dlouhodobě věnují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobývání hradu Hukvaldy sehrálo několik souborů, které se historii dlouhodobě věnují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Herman, člen skupiny historického šermu Valmont: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska se tady na hradě Hukvaldy společně s diváky přeneseme do období 30leté války, respektive na její úplný konec. Ukážeme rekonstrukci historické bitvy o hrad Hukvaldy. Hlavními hrdiny jsou potulní žoldnéři, kteří když skončí válka, se potulují krajem a přijdou až sem na Hukvaldy, kam se zprávy o konci války ještě nedonesly. Půjde tam o přátelství, o život a také o peníze a uvidíme, co bude důležitější. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -392,177 +505,169 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já se těším už taky na rytíře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Herman, člen skupiny historického šermu Valmont: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Žoldnéři budou vlastně odevšad. Mezi nimi budou švédští střelci, také čeští vojáci, je to taková sebranka po válce. Nemají co dělat, nechají se najímat, tak se dala skupina dohromady a táhnou krajem. Budou tady bojovat proti posádce hradu a nakonec v druhé polovině přijde kozácký regiment, který přijde hrad dobýt a srovnat se zemí.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program na Hukvaldech nabízí mnoho dalších zajímavých akcí. Už ve středu mohou návštěvníci na hradě Hukvaldy přespat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybáři uspořádali závody pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská organizace Českého rybářského svazu uspořádala pro děti a mládež rybářské závody. Smyslem těchto aktivit je podpořit děti v lásce k přírodě a přilákat mladou generaci k tomuto tichému koníčku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je sobota dopoledne a u jednoho z rybníků v Petrovicích se pustily do chytání ryb děti. Mnohé z nich úplně poprvé. Vybavení jim půjčili karvinští rybáři, kteří pro ně po delší době uspořádali rybářské závody.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Je sobota dopoledne a u jednoho z rybníků v Petrovicích se pustily do chytání ryb děti. Mnohé z nich úplně poprvé. Vybavení jim půjčili karvinští rybáři, kteří pro ně po delší době uspořádali rybářské závody. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kochan, člen výboru MO Českého rybářského svazu Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tady na této vodě to je již tradiční závod, tady se ryby chytají jednoduše, každé dítě si tady nějakou rybičku chytne. Chytají rybky na váhu, dávají do sítky, to se zváží, kdo chytne největší váhu, ten vyhrává."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dětem, které chytaly ryby úplně poprvé, se věnovali instruktoři, kteří jim vše vysvětlili a se vším pomohli. Závodů se zúčastnily i děti z DD Srdce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dětem, které chytaly ryby úplně poprvé, se věnovali instruktoři, kteří jim vše vysvětlili a se vším pomohli. Závodů se zúčastnily i děti z DD Srdce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kochan, člen výboru MO Českého rybářského svazu Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sešly se tu děti, které jsou vyloženě začátečníci. S pomocí rodičů a našich instruktorů rybářského kroužku nějaké ty základní dovednosti se jim ukážou, jak vlastně mají napíchnout červíka, navázat udičku a jak nějakou rybu chytit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závody si nenechaly ujít i děti, které už zkušenosti s rybařením mají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Honiewiczová, závodnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Začala jsem chytat, protože mě to začalo zajímat, tak začínám chytat ryby. "</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Začala jsem chytat, protože mě to začalo zajímat, tak začínám chytat ryby. " </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Szczur, závodník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rybařit jsem začal, protože jsem našel pod postelí pruty od taťky a začalo mě to bavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Závodu se zúčastnilo celkem 17 mladých rybářů. Ulovili celkem 12,9 kg ryb. První místo zaslouženě vychytal právě Daniel Szczur, s celkovou váhou ryb 3180 g.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Závodu se zúčastnilo celkem 17 mladých rybářů. Ulovili celkem 12,9 kg ryb. První místo zaslouženě vychytal právě Daniel Szczur, s celkovou váhou ryb 3180 g.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -638,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>