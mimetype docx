--- v1 (2026-02-14)
+++ v2 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2021, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V dnešním vydání pořadu TV Medicína se podíváme do ostravské porodnice na Fifejdách, kde mají pokoje téměř jako v hotelu. S rozvolněním se lidé vrhli na různé sportovní aktivity a způsobují si více úrazů. Hostem bude primář chirurgie Slezské nemocnice v Opavě Matúš Peteja. Hemodialyzační středisko Nemocnice ve Frýdku-Místku prošlo celkovou modernizací za 35 milionů korun. Podívejte se na reportáž. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku má moderní dialýzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky ní se navýší počet pacientů, kteří tak nebudou muset jezdit na dialýzu v noci, jako tomu bylo před modernizací.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -394,51 +509,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matúš Peteja, primář chirurgického oddělení, Slezská nemocnice Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji, na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové rodinné pokoje ve fifejdské nemocnici Ostrava</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fifejdská nemocnice v Ostravě chystá další vylepšení oddělení gynekologie a porodnictví. Úpravou části prostor vzniknou další dva rodinné pokoje pro novopečené maminky a jejich rodinné příslušníky. O první dva, které nemocnice zprovoznila před rokem, je velký zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Sýkorová, maminka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Jako prvorodička jsem velice ráda, že jsem si mohla vyzkoušet možnost rodit na rodinném pokoji, protože jsem moc uvítala, že tady mohl být někdo přes noc se mnou. Hodně mi pomáhala mamka a byl tady i přítel."</w:t>
@@ -537,431 +651,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...302 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-21-07-2021-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>