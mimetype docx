--- v0 (2025-12-31)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má očkovací centrum bez nutnosti registrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava jako druhé město po Praze ve středu ráno otevřela očkovací místo pro neregistrované zájemce. Zájem o očkování byl velký a první lidé už stáli ve frontě 2 hodiny před otevřením. Najdete ho v obchodním centru Nová Karolina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -331,75 +446,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Liška, architekt studia KLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ať tam je prostor krytý zevnitř. Ať tam nezanechávají lidé  odpadky. Ale zároveň máme vypozorováno to, že lidé tento prostor pod tou lavicí  využívali pro uschování svých věcí. Takže jsme v té další verzi vymysleli  prostor, který bude uzamykatelný. S myšlenkou toho, že ten člověk, který  to bude chtít používat, tak si na vrátnici na Olešné zapůjčí klíče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň se hledají další místa ve městě, kam by se lavice  mohly umístit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň se hledají další místa ve městě, kam by se lavice  mohly umístit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím jenom u řeky, protože jsme říkali na Olešnou a k Ostravici.  To bereme jako hlavní místa pro rekreaci ve městě. Takže zatím máme tyto, pokud  někoho napadnou nějaké další, klidně, ať nám řekne. Dáme lidem možnost říct, jestli jo. Ty jsou fajn nebo tam to  nemá cenu. Snažili jsme se hlavně u řeky vybrat dobrá místa, aby se člověk mohl  dívat na řeku a mohl tam fajně relaxovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen na Olešné by v budoucnu mohlo být takových lavic až  12.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen na Olešné by v budoucnu mohlo být takových lavic až  12. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce DK Poklad se chýlí ke konci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -562,53 +675,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základem mapy jsou letecké snímky, nejstarší dochovaný je z roku 1947, historické mapy i císařské otisky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Trojak, autor interaktivní mapy, informatik Státního okresního archivu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Umožňuje ta aplikace rozdělit si tu plochu na dvě a dělat si průniky, takže mohou proletět to území a podívat se na ty změny, které tam nastaly, že tam opravdu stálo nádherné výstavní město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bohužel, spousta domů ještě fotodokumentaci nemá, v mapě je vidíte zeleně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bohužel, spousta domů ještě fotodokumentaci nemá, v mapě je vidíte zeleně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Trojak, autor interaktivní mapy, informatik Státního okresního archivu Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bychom rádi vyzvali veřejnost, pokud mají ve svých rodinných albech byť třeba jen jednu fotečku toho domu, ve kterém žili, aby nám ji zapůjčili. nemusí nám ji dávat, stačí nám ji jen naskenovat a my ji s uvedením jména a dalších informací odkud ta fotografie, tak ji zveřejníme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jelikož se interaktivní mapa jmenuje Karvinsko ve stopách času, mají tvůrci v plánu mapu rozšířit o další zaniklá místa namátkou Louky, Doubrava stará Orlová nebo Starý Bohumín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -704,93 +816,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>