--- v0 (2025-12-31)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava schválila přesuny akcí a čeká žádosti na rok 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava je bezesporu kulturním městem, ale pandemie tuto sféru života tvrdě zasáhla. Město se proto intenzivně snaží znovu kulturu nastartovat a podpořit všemi možnými způsoby. Schváleny byly změny termínů konání akcí a už bylo také vypsáno výběrové řízení na prostředky pro další rok. Dobrou zprávou je, že na Slezskoostravském hradě začaly Shakespearovské slavnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,133 +298,129 @@
         <w:t xml:space="preserve">Vladimír Dužík, nejstarší člen SDH  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těch výjezdů, co mám od toho roku 68, kdy hned jak jsem měl  15 let, tak jsem začal jezdit, tak jich mám asi 1200 výjezdů. Každý rok, teď  poslední, asi stovku, což patří mezi ty nejaktivnější, i když už teda ten věk  mám dost vysoký, by se dalo říct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pírek, starosta SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Pan Dužík je každopádně legenda ve Frýdku-Místku ve sboru  dobrovolných hasičů. Je to základní kámen jak výjezdové jednoty, tak sboru a jeden  z nejaktivnějších členů, co se týče všeho. Je nějaká soutěž, je nějaký požár,  dá se říct, že je tady vždycky první."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní byl po letech navržen na cenu města za rok 2020, která  byla následně zastupiteli schválena.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní byl po letech navržen na cenu města za rok 2020, která  byla následně zastupiteli schválena. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Dužík, nejstarší člen SDH  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No byl jsem trochu překvapený, protože si na mě někdo vzpomněl,  že už tady straším 50 let u hasičů ve Frýdku a mám radost, co by ne, za tu  práci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pírek, starosta SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předal mnoho zkušeností, za ty roky bych řekl nejzkušenější  dobrovolný hasič tady v širokém okolí, takže předává stále zkušenosti.  Dneska už je člověk, který nás spíš mírní v tom bláznovství, které někdy  předvádíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulosti sbor ve Frýdku-Místku vedl, nyní vyjíždí na  zásahy jako velitel. Letos uvažuje, že by u sboru skončil. Jeho kolegové by ale  byli rádi, kdyby ještě dál pokračoval.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulosti sbor ve Frýdku-Místku vedl, nyní vyjíždí na  zásahy jako velitel. Letos uvažuje, že by u sboru skončil. Jeho kolegové by ale  byli rádi, kdyby ještě dál pokračoval. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Dužík, nejstarší člen SDH  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To nejde do nekonečna, i když bych chtěl, ale to zdraví. Udržuju  se, běhám, dělám vše, abych těm mladým stačil, ale nejde to zastavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve městě zažil zrod profesionálních hasičských jednotek,  které se formovaly rok poté, co nastoupil ke sboru. Za tu dobu se změnila  technika, zásahy i hasičské dovednosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve městě zažil zrod profesionálních hasičských jednotek,  které se formovaly rok poté, co nastoupil ke sboru. Za tu dobu se změnila  technika, zásahy i hasičské dovednosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Dužík, nejstarší člen SDH  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Začali sloužit na naší stanici dobrovolné, jenom vždycky každý  den jeden placený a my zbývající jsme jim vlastně doplňovali tu výjezdovou  jednotku, takže my jsme měli spousty výjezdů do celého okresu, od Bílé, až po  Třinec, tak já hned první rok, kdy jsem začal jezdit, jsem měl přes 80 požárů,  což mladého kluka strašně bavilo, já jsem byl úplně nadšený, úžasné. A tenkrát  výjezdy byly jenom požáry. Dneska už ty výjezdy, to je samá technická pomoc, nebezpečný  hmyz, dopravní nehody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zbývající trojici oceněných vám postupně představíme v dalších  zpravodajských relacích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zbývající trojici oceněných vám postupně představíme v dalších  zpravodajských relacích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zelená Porubě má vítěze. Duhové hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -342,53 +453,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na projektech, které postoupily do finálního hlasování, pracovali tři různí architekti, kteří zpracovali ideové návrhy. Lidé pak právě z těchto návrhů vybrali ten, který se jim líbil nejvíce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sandra Zubáňová, autorka návrhu : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My bychom rádi to hřiště zrevitalizovali, zmodernizovali, jelikož asi přes 30 let tady nebyla provedena žádná úprava a povrch té hrací plochy je značně rozpraskaný a pro děti nebezpečný.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí Duhového hřiště má být také workoutové hřiště pro větší děti a pro rodiče a prarodiče bude vybudována oddechová zóna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí Duhového hřiště má být také workoutové hřiště pro větší děti a pro rodiče a prarodiče bude vybudována oddechová zóna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), starostka MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já gratuluji vítěznému návrhu a moc se těším na realizaci v příštím roce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V dalším ročníku budou moci lidé opět podávat návrhy na proměnu celých vnitrobloků. Cílem je, aby se postupně změnily k lepšímu všechny dvory v obvodu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -583,53 +693,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co by si řekl někomu, kdyby si viděl, že něco vyhazuje na zem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já by sem řekl, aby to hodil do popelnice a nevyhazovat na zem, protože to pak budou prasata.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po úklidu na děti čekala odměna. Preventistky kriminality dokonce pro ně upekly sladké dobroty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po úklidu na děti čekala odměna. Preventistky kriminality dokonce pro ně upekly sladké dobroty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vydělat si v Novém Jičíně mohou i mladší studenti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -799,93 +908,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-07-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>