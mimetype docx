--- v1 (2026-04-03)
+++ v2 (2026-09-08)
@@ -950,51 +950,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-07-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>