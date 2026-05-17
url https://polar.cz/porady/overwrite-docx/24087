--- v0 (2026-01-20)
+++ v1 (2026-05-17)
@@ -1,209 +1,320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.7.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rekonstrukce zbrojnice dobrovolných hasičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala kompletní rekonstrukce hasičské zbrojnice v ulici Střelniční ve Frýdku-Místku. Budova se zvětší, zateplí, získá nové rozvody i potřebnou vzduchotechniku. Dobrovolní hasiči zůstali samozřejmě dál plně akceschopní. Přesunuli se do Nemocnice ve Frýdku-Místku a část je na střední požární škole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První velká oprava po 24 letech. Budova hasičské zbrojnice  ve Střelniční ulici už potřebovala rekonstrukci jako sůl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Michna, hlavní stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době probíhají bourací práce uvnitř objektu.  Jedná se o veškeré nenosné konstrukce, jako jsou omítky, příčky, podlahy. A poté  bude následovat montáž ocelového ztužení, které nám umožní odbourat celý  obvodový plášť a některé nosné konstrukce z vně i uvnitř toho objektu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní stanice dobrovolných hasičů v současnosti přesídlila  do areálu Nemocnice ve Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní stanice dobrovolných hasičů v současnosti přesídlila  do areálu Nemocnice ve Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pírek, starosta SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to součinnost třech, čtyřech členů z našeho sboru,  kteří jezdili po městě a hledali vhodný areál. No a našli jsme areál tady v nemocnici,  kde se nám líbily dva prostory. A tak jsme oslovili magistrát města, že jsme  tady něco našli, zda by se s tím nedalo něco udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byly s tím spojeny určité organizační problémy, aby se  to připravilo tak, ať je sbor dobrovolných hasičů plně akceschopný. Vyšla nám  nemocnice vstříc, čímž jí za město děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pírek, starosta SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nemocnice nám tady přizpůsobila prostory, natáhla elektřinu  a veškeré potřebné věci, které jsme potřebovali, tak nám vyšli vstříc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina techniky a vybavení je v provizorní hasičárně v nemocnici.  Část přemístili do požární školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina techniky a vybavení je v provizorní hasičárně v nemocnici.  Část přemístili do požární školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pírek, starosta SDH Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z původních pěti vozidel, které jsme měli ve staré  hasičárně, zůstaly nám tady dvě prvosledová vozidla, se kterými vyjíždíme na  dané události a část je tady v nemocnici. Část jsme přestěhovaní na požární  škole u řeky v Místku. Co se týče této hasičárny, tak platí stejná  pravidla, která platila na staré hasičárně, výjezdy do pěti minut a vyjíždí  stabilní služba 1 + 3."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Budově na Střelniční se rozšíří garáž, která bude vybavena  příslušnou vzduchotechnikou potřebnou k odsávání. Větší bude sklad  technických prostředků, postaví se nové zázemí zásahové jednotky a modernizace  se dočkají veškeré rozvody energií a tepla. Hasiči budou mít více možností  parkování uvnitř i před budovou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Budově na Střelniční se rozšíří garáž, která bude vybavena  příslušnou vzduchotechnikou potřebnou k odsávání. Větší bude sklad  technických prostředků, postaví se nové zázemí zásahové jednotky a modernizace  se dočkají veškeré rozvody energií a tepla. Hasiči budou mít více možností  parkování uvnitř i před budovou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Michna, hlavní stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jakmile bude veškeré to založení a provedení opěrných zdí,  tak je možné přistoupit k samotné výstavbě veškerých těch přístaveb, které  jsou kolem garáže samotné hasičské zbrojnice, protože ona se bude rozšiřovat, jak  zepředu, tak z boku. Zároveň se bude prohlubovat stávající podlaha tak,  aby do té garáže bylo možné umístit hasičské vozy, které jsou dneska delší,  větší, výkonnější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doufejme, že se celkové rekonstrukce  nedotkne problém s navyšováním cen materiálu, který je skokový. Popřípadě,  nějaký nedostatek materiálu, který může tu stavbu ohrozit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce vyjde na 61 milionů korun bez DPH a hotová by  měla být do konce příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce vyjde na 61 milionů korun bez DPH a hotová by  měla být do konce příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Názory a touhy tesá už desetiletí do dřeva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,155 +326,150 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos oslavil 80 let, přesto je stále pln životního elánu. Aktuálně  tráví Milan Oboda většinu svého času na jednom z okrajů hukvaldské obory. Z více  než sto let starých dřevěných trámů tady postavil nádhernou roubenku. Zřídil si  tady i malou dílnu, kde stále občas tvoří. Umění si zamiloval už jako malý  kluk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Oboda, umělecký řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem si vždycky rád kreslil. Když byl přede mnou nějaký  čistý papír a tak dál. Ale to bylo zas, jenom nějaký pták anebo plot se zahrádkou  a tak."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tesat do dřeva unikátní díla začal v minulosti díky  kvalitnímu nářadí, které mu vozil bratr z Rakouska.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tesat do dřeva unikátní díla začal v minulosti díky  kvalitnímu nářadí, které mu vozil bratr z Rakouska. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Oboda, umělecký řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty dláta opravdu nebyly k sehnání, ty profilové a tak,  jak jste to viděli na tom tablu. Takže já jsem měl opravdu štěstí, že jsem měl  toho brášku ve Vídni a vždycky, jak přijel, tak alespoň těch pět dlát jsem měl  takových šikovných, zrovna co jsem potřeboval na tu svoji představu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velmi blízko měl vždycky ke zvířatům, která ho provází nejen  jako inspirace, ale také v životě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velmi blízko měl vždycky ke zvířatům, která ho provází nejen  jako inspirace, ale také v životě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Oboda, umělecký řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Začalo to koňmi třeba a opravdu vyjádřit v řezbě takové  zvíře čtyřnohé, jeho vznešenost v jeho figuře. A to, jak se dovede  pohybovat, tak takový moment dostat první na to dřevo tužkou a poté jít do  hloubky a dát tomu trochu toho života, aby to nebyla koza, ale fakt kůň."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Milan Oboda je jednou z pěti osobností, která získá  cenu města za rok 2020. Za totalitního režimu byl ukázkou  vzdoru, a i proto je uznáván nejen lidmi ve svém regionu</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Milan Oboda je jednou z pěti osobností, která získá  cenu města za rok 2020. Za totalitního režimu byl ukázkou  vzdoru, a i proto je uznáván nejen lidmi ve svém regionu </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Člověk, umělec, osobnost, který je velmi rázovitým příkladem  člověka, který nemění svoje názory, i když se kolem mění režimy a je pevný ve  svých morálních postojích, jak nyní, tak i před rokem 89 a myslím, že mnoho  generací občanů města už zná jeho práci. Zejména práci řezbářskou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Oboda, umělecký řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každá pomoc potěší a já to beru tak, že proč ne? A to, co  člověk získá, tak je jako z nebe dar, tak to extra zapůsobí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dnes si řezbář užívá klid a přírodu na okraji hukvaldské obory.  Nejčastěji pracuje s lipovým dřevem, které je měkčí, ale zvládne práci i s tvrdým.  Ideální na řezbu je podle něj hruška, třešeň a hlavně ořech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dnes si řezbář užívá klid a přírodu na okraji hukvaldské obory.  Nejčastěji pracuje s lipovým dřevem, které je měkčí, ale zvládne práci i s tvrdým.  Ideální na řezbu je podle něj hruška, třešeň a hlavně ořech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Oboda, umělecký řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rok ubíhá za rokem a všeho přibývá, ale dá se říct, že bylo období,  kdy byl větší zájem lidí mít doma něco podobného, co byly motivy různé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zbývající dvojici osobností, které získají cenu města, vám  představíme v dalších zpravodajských relacích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zbývající dvojici osobností, které získají cenu města, vám  představíme v dalších zpravodajských relacích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letiště Místek Bahno zažije setkání modelů letadel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -375,97 +481,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Milovníci létání a modelářství mají vždy jednou ročně ve  Frýdku-Místku šanci zažít unikátní podívanou. Na Letiště Bahno se totiž o  víkendu sjedou modeláři z Česka, Slovenska i Polska, aby předvedli své obří  modely letadel v akci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Řehák, Pobeskydský aviatický klub  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pořádáme na svém letišti už 21. ročník setkání modelů  letadel. Je to vlastně největší modelářské setkání na severu Moravy a možná i na  celé Moravě. Bývá účastno většinou až 100 modelů, většinou těch obřích rozměrů,  kdy to jsou stroje kolem rozpětí kolem tří metrů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V programu vystoupí i letecká skupina, která předvede  letecké souboje z první světové války za doprovodu pyrotechnických efektů  a odborného komentáře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V programu vystoupí i letecká skupina, která předvede  letecké souboje z první světové války za doprovodu pyrotechnických efektů  a odborného komentáře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Řehák, Pobeskydský aviatický klub  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rovněž vystoupí skupina recesistů, což je Výzkumný ústav  valašského letectva, který se předvádí s malými stroji, kterých bývá ve  vzduchu patnáct až dvacet, takovou bitvu o pálenicu slivovice v Poličné.  Dále tady míváme velmi úspěšné české maketáře. Jsou to obyčejně vítězové  evropských pohárů a dokonce i mistrovství světa v kategorii F4C, což jsou  makety letadel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K vidění budou také krásné stroje Československých  letadel. Mezi největší modely bude určitě patřit Z 37 čmelák.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K vidění budou také krásné stroje Československých  letadel. Mezi největší modely bude určitě patřit Z 37 čmelák. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Řehák, Pobeskydský aviatický klub  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budou tady dokonce dva. Jeden bude mít rozpětí 3,5 metru a druhý  má rozpětí 4 metry. Pak tady bude skupina větroňářů, kteří předvádějí makety  velkých větroňů. To znamená, že větroň je vyvlečen pomocí aerovleku motorovým  modelem. Předvede samotný ten vlek toho větroně a nad plochou je pak odpojen z té  vlečné šňůry a využívá termických proudů k vlastnímu létání. Velice pěkné  vystoupení mívá pan Vičánek a pan Berg, kteří předvádějí Zlíny Z 143.  Předvádějí nádhernou akrobatickou sestavu na hudební doprovod."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně tak se mohou návštěvníci  těšit i na model Hornetu poháněný skutečným turbínovým motorem, který dokáže  letěl až rychlostí až 300 kilometrů za hodinu. Setkání modelů letadel proběhne  tuto sobotu a neděli každý den od 9:30.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně tak se mohou návštěvníci  těšit i na model Hornetu poháněný skutečným turbínovým motorem, který dokáže  letěl až rychlostí až 300 kilometrů za hodinu. Setkání modelů letadel proběhne  tuto sobotu a neděli každý den od 9:30. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -540,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-26-07-2021-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>