--- v0 (2026-01-02)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.7.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po těžbě uhlí projde MS kraj transformací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Téměř 19 miliard korun by měl získat MS kraj od EU na transformaci regionu po těžbě uhlí. Cílem je zlepšit životní prostředí. Kraj má připravený klimatický balíček, který je ale plný nelehkých úkolů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Romové chtějí odměňovat naočkované bez registrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve snaze o naočkování co největší části populace, chystá vedení MS kraje mobilní týmy, které budou jezdit do vyloučených lokalit. Romští předáci zase plánují, že by odměňovali poukázkami Romy, kteří se nechají naočkovat v centru bez registrace v Nové Karolině v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedení MS kraje chce společně s odborníky vymyslet strategii pro naočkování Romů a dalších osob, které žijí převážně ve vyloučených lokalitách. Jednou z cest jsou mobilní očkovací týmy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vedení MS kraje chce společně s odborníky vymyslet strategii pro naočkování Romů a dalších osob, které žijí převážně ve vyloučených lokalitách. Jednou z cest jsou mobilní očkovací týmy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer, náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme setkání se zástupci těch menšin jestli by nám s tím nepomohli. Jestli by si oni nezmapovali, kde to nejvíce tlačí a kde by byl největší zájem a my bychom tam potom vyslali očkovací týmy." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomoci se snaží také Asociace romských podnikatelů, která chce využít očkovacího centra bez registrace v Nové Karolině, kde Romové rádi chodí. Naočkované chtějí odměnit poukázkou na nákup v obchodním centru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -651,93 +765,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-07-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>