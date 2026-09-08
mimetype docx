--- v1 (2026-04-04)
+++ v2 (2026-09-08)
@@ -807,51 +807,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-07-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-07-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>