--- v0 (2026-01-20)
+++ v1 (2026-05-18)
@@ -1,196 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.7.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti mají možnost sportovat i v létě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Normálně by si užívali prázdniny, místo toho se baví hrou na ledové ploše. Malým hokejistům chtěli tak trenéři vrátit po dlouhé době pohyb. Hokejový klub Frýdek-Místek připravil pro mládež letní týdenní hokejové kempy. Kromě toho běží i program vraťme dětem pohyb s akcemi dalších sportovních klubů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je konec července a ledová plocha tady v hale Polárka ve  Frýdku-Místku je plná malých hokejistů. Každý den v týdnu už od osmi hodin ráno tady mají možnost  díky novým letním hokejovým kempům trénovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Je konec července a ledová plocha tady v hale Polárka ve  Frýdku-Místku je plná malých hokejistů. Každý den v týdnu už od osmi hodin ráno tady mají možnost  díky novým letním hokejovým kempům trénovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Že to je super." 2.) "No, je to dobré, protože se můžeme hýbat a předtím jsem  musel sedět jenom doma, no." 3.) "Je to velmi super, nemusíme sedět doma a je to taková zábava.  Teďka máme týdenní kempy, takže je to dobré."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trenéři se s malými hokejisty rozhodli jít dříve na  led, kvůli dlouhodobé neaktivitě během pandemie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trenéři se s malými hokejisty rozhodli jít dříve na  led, kvůli dlouhodobé neaktivitě během pandemie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Indrst, trenér mládeže HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tím, že jsme chtěli vrátit děti ke sportu znovu a město  jakoby celé k pohybu, tak jsme zorganizovali tady ty kempy a myslím si, že  se to shledalo s úspěchem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  3.) "Ráno vždycky máme stanoviště takové, šest stanovišť a ten  druhý trénink odpoledne většinou máme hokej."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Indrst, trenér mládeže HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Probíhá to tento měsíc, čtyři týdny s tím, že každý týden  máme jiné lidi. Nebo snažíme se mít jiné lidi. V průměru, jelikož jsme dvě  skupiny, tak asi 60 dětí týdně. Probíhá to od 7. hodin ráno do 16. hodin  odpoledne." - Takže se kompletně o ty děti postaráte? - "Ano" - Rodiče jsou asi spokojení. - "Naprosto spokojení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většinou mají malí hokejisti dva ledy a suchou přípravu.  Ráno si je trenéři rozdělí na šest stanovišť, kde se zaměřují postupně na  bruslení, střelbu i nahrávky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většinou mají malí hokejisti dva ledy a suchou přípravu.  Ráno si je trenéři rozdělí na šest stanovišť, kde se zaměřují postupně na  bruslení, střelbu i nahrávky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Indrst, hlavní trenér přípravky HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkově se snažíme ty hráče socializovat, zapracovat do  kolektivu, ať mají něco do života. Poté máme suchou přípravu, kde buď hrajeme  nějaké hry nebo se zaměřujeme na jednoduché cviky, které mohou dělat. A  odpoledne hrajeme většinou hokej." - S jak mladými hráči se začíná? - "Je to individuální. Hráč může přijít ve dvou, ve třech  letech teoreticky, ale jsou případy, kdy třeba začínají i v deseti." - V tom začátku je to spíš ještě taková hra, zábava? - "Určitě, ze začátku se snažíme právě, aby to děti bavilo, aby  k nám chodily rády, a to je pro nás důležité."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řada sportovních klubů připravila na léto plno akcí pro děti  i díky městskému programu Vraťme dětem pohyb. Příští týden se bude hrát například  tenis.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řada sportovních klubů připravila na léto plno akcí pro děti  i díky městskému programu Vraťme dětem pohyb. Příští týden se bude hrát například  tenis. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Mück, šéftrenér TK TENNISPOINT FM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chystáme pro děti příměstský tábor zaměřený na sportovní hry,  na pohybovou průpravu se specializací na tenis. Máme volná místa, mohou se  přihlásit u nás v tenisovém klubu Tenis point Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město by chtělo z tohoto programu udělat pravidelnou  letní tradici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město by chtělo z tohoto programu udělat pravidelnou  letní tradici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chystá se nová podoba bulváru na sídliště Slezská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -216,97 +326,94 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To je schéma z roku 2018, taková byla představa, tam  dojde ještě samozřejmě ke změnám. Je to schéma, jak se ta průmyslová lokalita  změní úplně na novou městskou čtvrť. Což je velmi pozitivní zpráva pro město,  protože místo zanedbaného průmyslového areálu tady budeme mít nové byty, budou  tady parkovací místa, služby, samozřejmě i obchody, ale už to bude zase na  úplně jiné úrovni včetně dalších aktivit pro lidi, Odpočinkových zón a tak  dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Karásek, předseda představenstva  společnosti Slezan Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "S městem Frýdek-Místek jsme dohodnutí na tom, že  vznikne nový pěší bulvár mezi nejlidnatějším sídlištěm města Slezská a  dopravním terminálem nádraží a autobusové nádraží s tím, že společnost  Slezan v této chvíli intenzivně pracuje na studiích, které představí  veřejnosti v následujícím období."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední zastupitelstvo města schválilo také změnu územního  plánu, která umožní postupnou revitalizaci všech území.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední zastupitelstvo města schválilo také změnu územního  plánu, která umožní postupnou revitalizaci všech území. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obsahem změny číslo 6 je zejména 11 požadavků na změnu  územního plánu, které podaly soukromé subjekty. Mimo jiné 4 požadavky jsou ze  strany společnosti Slezan Holding, týkající se Areálu Staroměstská – sklady,  Areálu Hálkova, Areálu Beskydská a Areálu Přádelny 03 na ulici Frýdlantské. V Areálech  bývalého textilního závodu Slezan dochází oproti původnímu stavu k návrhu jejich  nového, popřípadě doplnění stávajícího funkčního využití."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je vtažení areálů do organismu města, začlenění a propojení  do jeho struktury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je vtažení areálů do organismu města, začlenění a propojení  do jeho struktury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Karásek, předseda představenstva  společnosti Slezan Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednání s vedením města považuji dlouhodobě za  konstruktivní. Město má jakousi vizi, chce město Frýdek-Místek posunout a  samozřejmě tím, že na území města jsou umístěny rozsáhlé areály bývalých  textilních závodů, tak je od nich velice pozitivní, že mají zájem a chtějí se  aktivně podílet na tom rozvoji. To znamená, že je to pro budoucnost města určitě  přínosné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První část rekonstrukce by měla začít v říjnu. Čeká se  ale ještě na demolici některých okolních objektů. Záležet bude samozřejmě také  na aktuálním vývoji cen ve stavebnictví, které mohou ještě veškeré stavby přibrzdit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První část rekonstrukce by měla začít v říjnu. Čeká se  ale ještě na demolici některých okolních objektů. Záležet bude samozřejmě také  na aktuálním vývoji cen ve stavebnictví, které mohou ještě veškeré stavby přibrzdit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">47 let hraje ochotnické divadlo, nejraději pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -430,53 +537,52 @@
         <w:t xml:space="preserve">Ludmila Deutscherová, starostka Divadla Čtyřlístek Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to určité překvapení, to vám musím říct. Na druhou stranu  si myslím, že si to i za tu dobu zasloužím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pališková, členka Divadla Čtyřlístek Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme byli s kolegyní, co jsme ve výboru, iniciátorky,  protože, když to vezmu, tak s paní Deutcherovou v divadle jsme, já  jsem od sedmnácti, ona už v divadle byla nebo od osmnácti a celou dobu jsme  pořád spolu hráli a od toho roku 1999 jsme šla do toho výboru s ní jako  ekonomka, takže těch 22 let spolu tak nějak válčíme obě dvě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Starostka i její kolegyně se nyní chystají svá žezla předat mladším.  Z divadla ale rozhodně odejít nechtějí a hodlají dál hrát nebo napovídat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Starostka i její kolegyně se nyní chystají svá žezla předat mladším.  Z divadla ale rozhodně odejít nechtějí a hodlají dál hrát nebo napovídat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -551,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-29-07-2021-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>