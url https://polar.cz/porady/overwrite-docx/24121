--- v0 (2026-01-01)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.7.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci očkovali v Ostravě ve vyloučené lokalitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobilní očkovací tým Fakultní nemocnice Ostrava se poprvé vydal do vyloučené lokality. Cílem je naočkovat lidi, kteří z nejrůznějších důvodů nechtějí do očkovacích center. O vakcínu mělo zájem pouze 12 lidí, i tak je to ale prý úspěch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,112 +270,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během pátečního dne by zde do očkovacího centra v Havířově mělo přijít až 400 dětí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě v Havířově očkují děti z celého Karvinska, a to vždy v pátek. Celkem dostalo vakcínu už zhruba 1300 dětí. Velká část pak už chodí na druhou dávku, což může mít své výhody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Nechal jsem se očkovat hlavně z důvodu, abych se nemusel nikde ani ve škole, nebo kdybychom jeli na dovolenou, testovat. A také, aby ten covid co nejrychleji zmizel.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Nechal jsem se očkovat hlavně z důvodu, abych se nemusel nikde ani ve škole, nebo kdybychom jeli na dovolenou, testovat. A také, aby ten covid co nejrychleji zmizel.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Myslím si, že to očkování je fakt cesta, abychom už měli normální život, chodit bez roušek, a abychom ochránili i ostatní lidi.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Myslím si, že to očkování je fakt cesta, abychom už měli normální život, chodit bez roušek, a abychom ochránili i ostatní lidi.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My každou hodinu před školou se musíme testovat a potom nemáme čas na věci si přichystat. Takže pro mne to je v pohodě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zvládnout i 400 dětí denně, není pro očkovací centrum zatím problém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Tydlačková, náměstkyně pro ošetřovatelskou péči Nemocnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak kapacitu bychom byli schopni rozšířit, ale vše je vázáno od přítomnosti pediatra, dětského lékaře u nás na očkovacím centru. My se snažíme prodlužovat ten pracovní den pátek od rána až do 18 hodin. Zastávám názor, že pokrýváme a uspokojujeme zájemce i ty, kteří třeba volají o očkování z nějakého důvodu a přicházejí třeba i z jiných očkovacích míst, že tam nebyli uspokojeni.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Zatímco zájem o očkování u dětí roste, u dospělých naopak klesá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skútrista se v Ostravě pustil do honičky s policisty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -452,169 +563,164 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti mají možnost sportovat i v létě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Normálně by si užívali prázdniny, místo toho se baví hrou na ledové ploše. Malým hokejistům chtěli tak trenéři vrátit po dlouhé době pohyb. Hokejový klub Frýdek-Místek připravil pro mládež letní týdenní hokejové kempy. Kromě toho běží i program vraťme dětem pohyb s akcemi dalších sportovních klubů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je konec července a ledová plocha tady v hale Polárka ve  Frýdku-Místku je plná malých hokejistů. Každý den v týdnu už od osmi hodin ráno tady mají možnost  díky novým letním hokejovým kempům trénovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Je konec července a ledová plocha tady v hale Polárka ve  Frýdku-Místku je plná malých hokejistů. Každý den v týdnu už od osmi hodin ráno tady mají možnost  díky novým letním hokejovým kempům trénovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Že to je super." 2.) "No, je to dobré, protože se můžeme hýbat a předtím jsem  musel sedět jenom doma, no." 3.) "Je to velmi super, nemusíme sedět doma a je to taková zábava.  Teďka máme týdenní kempy, takže je to dobré."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trenéři se s malými hokejisty rozhodli jít dříve na  led, kvůli dlouhodobé neaktivitě během pandemie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trenéři se s malými hokejisty rozhodli jít dříve na  led, kvůli dlouhodobé neaktivitě během pandemie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Indrst, trenér mládeže HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tím, že jsme chtěli vrátit děti ke sportu znovu a město  jakoby celé k pohybu, tak jsme zorganizovali tady ty kempy a myslím si, že  se to shledalo s úspěchem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  3.) "Ráno vždycky máme stanoviště takové, šest stanovišť a ten  druhý trénink odpoledne většinou máme hokej."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Indrst, trenér mládeže HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Probíhá to tento měsíc, čtyři týdny s tím, že každý týden  máme jiné lidi. Nebo snažíme se mít jiné lidi. V průměru, jelikož jsme dvě  skupiny, tak asi 60 dětí týdně. Probíhá to od 7. hodin ráno do 16. hodin  odpoledne." - Takže se kompletně o ty děti postaráte? - "Ano" - Rodiče jsou asi spokojení. - "Naprosto spokojení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většinou mají malí hokejisti dva ledy a suchou přípravu.  Ráno si je trenéři rozdělí na šest stanovišť, kde se zaměřují postupně na  bruslení, střelbu i nahrávky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většinou mají malí hokejisti dva ledy a suchou přípravu.  Ráno si je trenéři rozdělí na šest stanovišť, kde se zaměřují postupně na  bruslení, střelbu i nahrávky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Indrst, hlavní trenér přípravky HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkově se snažíme ty hráče socializovat, zapracovat do  kolektivu, ať mají něco do života. Poté máme suchou přípravu, kde buď hrajeme  nějaké hry nebo se zaměřujeme na jednoduché cviky, které mohou dělat. A  odpoledne hrajeme většinou hokej." - S jak mladými hráči se začíná? - "Je to individuální. Hráč může přijít ve dvou, ve třech  letech teoreticky, ale jsou případy, kdy třeba začínají i v deseti." - V tom začátku je to spíš ještě taková hra, zábava? - "Určitě, ze začátku se snažíme právě, aby to děti bavilo, aby  k nám chodily rády, a to je pro nás důležité."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řada sportovních klubů připravila na léto plno akcí pro děti  i díky městskému programu Vraťme dětem pohyb. Příští týden se bude hrát například  tenis.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řada sportovních klubů připravila na léto plno akcí pro děti  i díky městskému programu Vraťme dětem pohyb. Příští týden se bude hrát například  tenis. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Mück, šéftrenér TK TENNISPOINT FM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chystáme pro děti příměstský tábor zaměřený na sportovní hry,  na pohybovou průpravu se specializací na tenis. Máme volná místa, mohou se  přihlásit u nás v tenisovém klubu Tenis point Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město by chtělo z tohoto programu udělat pravidelnou  letní tradici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město by chtělo z tohoto programu udělat pravidelnou  letní tradici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -689,93 +795,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-07-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>