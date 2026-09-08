--- v1 (2026-04-10)
+++ v2 (2026-09-08)
@@ -837,51 +837,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-07-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-07-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>