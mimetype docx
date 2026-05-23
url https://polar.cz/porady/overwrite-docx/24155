--- v0 (2025-12-21)
+++ v1 (2026-05-23)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.8.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, TV Polar vám přináší premiéru magazínu Energie a kraj. Nejprve v rozhovoru s primátorem Tomášem Macurou zjistíme, jak by mohla Ostrava vypadat po spravedlivé transformaci, poté se podíváme na vyhlídky produkce skleníkových plynů a nakonec si budeme ve studiu povídat o lodní dopravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Ostravy Tomáš Macura o spravedlivé transformaci</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura (ANO), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Smyslem toho fondu a jeho distribuci na tři kraje a následně na projekty je skutečně pomoci těm třem uhelným regionům k tomu nastartovat nový typ ekonomiky, který nebude založen na uhlí. Ten proces ještě ukončen není, probíhá, protože nejde jenom o to rozdělení jakýchsi virtuálních peněz, ale musí za nimi stát ty konkrétní projekty v jakési fázi přípravy, která slibuje, že se ty projekty dokáží včas ukončit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou tam vytyčené jakési body a směry, kam by ty peníze měly putovat. Co je podle vás nejdůležitější?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -174,53 +288,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura (ANO), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My máme zpracován strategický plán už z roku 2017, který má horizont do roku 2030, takže ono se to v zásadě překrývá. Tam skutečně chceme, aby Ostrava byla moderní evropskou metropolí na konci toho plánovacího období.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okénko do světa: Skleníkové plyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Objem emisí skleníkových plynů dosáhne v roce 2023 opět na dosavadní maximum a poté bude dál narůstat, odhaduje v nejnovější zprávě Mezinárodní agentura pro energii. Důvodem je zotavování ekonomik po koronavirové krizi a to, že státy investovaly do čisté energie pouze dvě procenta pandemické pomoci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Objem emisí skleníkových plynů dosáhne v roce 2023 opět na dosavadní maximum a poté bude dál narůstat, odhaduje v nejnovější zprávě Mezinárodní agentura pro energii. Důvodem je zotavování ekonomik po koronavirové krizi a to, že státy investovaly do čisté energie pouze dvě procenta pandemické pomoci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loni se kvůli protiepidemickým opatřením snížila globální produkce oxidu uhličitého související s energií na 31,4 miliardy tun. Letos to však podle nejnovější studie vypadá na druhý nejvyšší meziroční nárůst produkce v historii, kvůli ekonomickému zotavování. Emise vzrostou i napřesrok a v roce 2023 pak překonají dosavadní rekord z roku 2018, odhaduje agentura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ani tam se však podle ní nárůst nezastaví a v následujících letech bude pokračovat, což významně ohrozí snahu o uhlíkovou neutralitu v roce 2050, k níž se hlásí drtivá většina států. Prohlášení vlád z celého světa, že po pandemii bude budoucnost „čistější”, tak podle šéfa IEA Fatiha Birola zůstala pouze u slibů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agentura spočítala odhad produkce emisí na základě víc než 800 státních programů udržitelného oživení, které jsou zveřejněné na jejím webu. „Navzdory zvýšeným klimatickým ambicím je objem finančních prostředků na hospodářské oživení vynakládaných na čistou energii minimální,” uvedl Birol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -655,93 +768,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-05-08-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>