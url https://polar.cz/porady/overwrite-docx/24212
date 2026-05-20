--- v0 (2026-01-23)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.8.2021, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola Sjednocení bude mít nové šatny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní kuchyně, rekonstrukce rozvodů v mateřské škole Komenského nebo šatny na škole Butovická. To je jen krátký výčet toho, co se letos v létě ve městě opravuje. Budova základní školy Sjednocení po zhruba šedesáti letech své existence potřebovala vyměnit šatny. Ty původní už byly pro žáky nebezpečné, protože pletivo na kójích se začalo rozplétat a děti by se mohly o ostré hrany pořezat. Renovace se dočkají i podlahy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -188,98 +303,84 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Stanek, vedoucí Přírodního koupaliště:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Nejde o to, že by bylo víc návštěvníků, ale návštěvnost je spíš rovnoměrnější. V minulý sezonách to bylo spíše nárazové. Buď tu nebyl skoro nikdo anebo extrémně moc lidí. I v ty horší dny lidé přijdou, protože tu není hlava na hlavě a více si to tu užijí. Když je extrémní horko tak ty špičky moc nejsou. Dny se se tak návštěvností vyrovnávají.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to tady dobrý, myslela jsem, že to bude horší, ale je to úžasný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Děti si to užívají, počasí super, voda super.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to tu dobrý, voda je zelená ale teplá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Průměrná letošní teplota vody je mezi 23 až 24 stupni. Během parných dní pak kolem 25 stupňů. Jestli letos padne návštěvnostní rekord se uvidí podle budoucího počasí. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledová plocha zimního stadionu je opět v provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -340,89 +441,77 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mojmír Kotas, trenér HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to takové dvoufázové soustředění. V následujících týdnech budou probíhat klasické tréninky. Budeme trénovat každý den. Také začínáme s tréninky hokejové přípravky, která bude mít prostor vždy v úterý a ve čtvrtek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to tady skvělý, před chvílí jsme měli rozcvičku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Taky se mi to tu líbilo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Byli jsme venku, měli jsme oběd a pak jsme dvakrát byli na ledě.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Včera jsme byli venku, tam jsme běhali, a ještě jsme hráli hokej.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kemp byl určen převážně pro sportovce z klubu HC Studénka. Zúčastnilo se ho 30 dětí v pěti skupinách. Potencionální zájemci o tento sport se mohou zúčastnit náborové akce, která proběhne 25. září v 10:00 na zimním stadionu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -514,93 +603,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-08-2021-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>