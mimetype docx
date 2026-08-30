--- v1 (2026-05-20)
+++ v2 (2026-08-30)
@@ -645,51 +645,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-08-2021-18-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-08-2021-18-13?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>