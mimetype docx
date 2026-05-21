--- v0 (2026-01-20)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby prováděly průzkum spokojenosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od úklidu přes údržbu zeleně až po vánoční výzdobu. Velký soubor otázek si letos připravily Technické služby pro zhruba pět stovek dotázaných ve Frýdku-Místku. Zjišťovaly totiž spokojenost veřejnosti s jejich prací. Respondenti byli ze čtyř věkových kategorií a výsledky budou známy na konci srpna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Adéla Dunatová, průzkum spokojenosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vždycky přijdeme za  lidmi, jestli se chtějí zúčastnit. Pokud ne, tak většinou odejdou a většina  lidí má zájem. Když jim řekneme, o co se jedná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Pompová, průzkum spokojenosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska jsme začaly od osmi, takže už asi tři hodiny  tady chodíme. Zvládneme za den kolem 30, dohromady 60 lidí. Podle toho kolik  zrovna chodí lidí do práce a jak jsou ochotní a jaký je den."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Průzkum se dělá dlouhodobě už řadu let, pouze v loňském  roce se kvůli pandemii neuspořádal.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Průzkum se dělá dlouhodobě už řadu let, pouze v loňském  roce se kvůli pandemii neuspořádal. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Dunatová, průzkum spokojenosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ptáme se na veřejné osvětlení, nasvětlení přechodů,  vánoční výzdobu, stav autobusových zastávek, dětských hřišť, laviček, čistota  veřejných WC a zeleň. Jestli ví, že Technické služby jsou partneři různých  akcí. Většinou jsou lidé spokojení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -141,75 +255,73 @@
         <w:t xml:space="preserve">Adéla Dunatová, průzkum spokojenosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Většinou ta zeleň se nejvíce líbí a vánoční výzdoba se  líbí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos máme novou otázku  směřovanou do oblasti reklamy. Zda vnímají značku společnosti TS a. s. na území  města, případně v kterých oblastech naší propagace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslovena bývá přibližně  zhruba necelá pětistovka lidí a cílem je, aby byl stejný počet mužů u žen. Anketa  je také zaměřena na čtyři věkové kategorie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslovena bývá přibližně  zhruba necelá pětistovka lidí a cílem je, aby byl stejný počet mužů u žen. Anketa  je také zaměřena na čtyři věkové kategorie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výsledky budou zpracovány  do konce měsíce srpna. A budou tak, jak v každém roce, zaslány na  vedení města jednotlivým vedoucím odborů k případné realizaci, zapracování do  plánu na příští rok do rozpočtu. Věci, které se dají odstranit prakticky ihned,  tak se budeme snažit na ně reagovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakmile budou výsledky ankety spokojenosti hotové, přineseme  o tom další zpravodajskou reportáž.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jakmile budou výsledky ankety spokojenosti hotové, přineseme  o tom další zpravodajskou reportáž. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova bývalé Moravia Banky ožila výstavou obrazů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -235,125 +347,122 @@
         <w:t xml:space="preserve">Alexander Mosio, malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I když ty prostory jsou v takovém úděsném stavu, tak je  to výzva začít nějakou historii a stát se jednou z vlaštovek, která řekne  ano, bude galerie. Jsem udělal tu výstavu z posledních let, které se  malinko odlišují od toho, co jsem dělal předtím, ale jsou tam i obrazy z předchozích  let. Z doby, kdy jsem žil v Anglii, v Provance a kdy jsem  cestoval po Španělsku, po Toskánku. To jsou všechno vlivy, které se tam  ukazují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kocourková, produkční Kultury  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zajímavostí je, že je tady právě hodně nových děl. To  znamená, že i lidé, kteří pana Mosia znají a jeho díla, tak určitě se můžou podívat  na úplně nové novinky, které nikde jinde neměli možnost zhlédnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň to může být pro veřejnost příležitost, jak nahlédnout  do prostor, které město získalo v roce 2017 a má s nimi velké plány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň to může být pro veřejnost příležitost, jak nahlédnout  do prostor, které město získalo v roce 2017 a má s nimi velké plány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Chtěli jsme tady udělat do budoucna první městkou galerii  Frýdku-Místku, protože Frýdek-Místek si samostatnou galerii určitě zaslouží. Od  roku 2018 tady začaly probíhat různé výstavy. Práce mladých architektů, dokonce  tady byla jeden ročník Sweetsen Festu výstava všech podob log, které Sweetsen  Fest má. A další zajímavé kulturní akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Současná výstava s názvem „Obraz, stavu duše odraz“ bude  probíhat až do 29. září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Současná výstava s názvem „Obraz, stavu duše odraz“ bude  probíhat až do 29. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kocourková, produkční Kultury  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude uzavřena krásným pořadem, kdy tady budeme vzpomínat na  pana Seiferta, 120 let jeho výročí. Každopádně výstava je otevřena každý den od  15. hodin do 18. hodin a vstup je zdarma. Vždycky tady máme paní uvaděčku, to  znamená, že kdykoliv půjde nějaký zájemce kolem, může se sem zastavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Do budoucna by tyto prostory měly sloužit k výstavnictví  a dalším kulturním účelům s tím, že tento objekt bude poté spojen s Národním  domem a s přístavbou Nové scény a bude tvořit jedno velké kulturní centrum."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Mosio, malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřme, že to dopadne dobře s tou městskou galerií a já  snad mohu i za ostatní tvůrce tady z našeho regionu říct, že tomu všichni  držíme velmi, velmi palce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Alexander Mosio už pomalu začíná pracovat na přípravě velké výstavy  k sedmdesátinám, která bude za 4,5 roku v Praze. Pokud se plány města  povede v budoucnu zrealizovat, mohla by tak třeba poté zavítat i do Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Alexander Mosio už pomalu začíná pracovat na přípravě velké výstavy  k sedmdesátinám, která bude za 4,5 roku v Praze. Pokud se plány města  povede v budoucnu zrealizovat, mohla by tak třeba poté zavítat i do Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Příměstský tábor Mozaika byl opět plný dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -379,97 +488,94 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nejvíc se mi asi líbilo dělat pouzdra a pozvánky rodičům na  výstavu." 2.) "Týden byl úplně super, vyráběly jsme různá pouzdra, šátky a takové  věci. Fakt mě to hodně bavilo." – Na co jsi nejvíc pyšná? – "Na to pouzdro, to mě  asi nejvíc úplně bavilo. Jsem na to hodně pyšná." 3.) "Nejvíce se mi líbilo pouzdro. A ještě tady toto vyrábění, co  děláme teď na klíčenky." – A jaký byl týden tady s tou partou? – "Bylo to  super, měla jsem tu kamarádku, ale dneska jela do Prahy, takže mám tu durhou  kamarádku Elišku, s kterou se nejvíce bavíme a máme skoro stejné názory." 4.) "Bylo to úplně super. Nejvíc se mi tady líbilo ve Faunaparku,  kde jsme malovaly a dělaly různé věci. Nejvíc jsem pyšná na vyrábění pouzdra, protože to jsem  strašně ráda dělala své oblíbené věci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celých pět dní děti vyráběly, měly různé výtvarné  aktivity. Byly jsme ve Faunaparku, takže jsme tvořily i z přírodnin a v přírodě  a za celý ten týden si děti vytvořily různé závěsné dekorace. Měli jsme téma  zvířátka, ať už reálná, či nereálná, takže jsme tvořily různé ptáčky, z pírek,  rybičky a teď děti vyrábějí přívěsky na klíče nebo na cokoliv chtějí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kapacita příměstského tábora je 17 dětí, o děti se starají  dvě lektorky a jedna asistentka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kapacita příměstského tábora je 17 dětí, o děti se starají  dvě lektorky a jedna asistentka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Některé vídáme častěji na těch akcích, některé už jsou po  několikáté na výtvarném táboře, některé jsou poprvé. Tady jsme se zrovna  setkali s úplně čistě dívčím kolektivem. Takže holky jsou od 8 do 13 let a  myslím si, že jsou skvělá parta, že si rozumí a že si mají hodně co říct, že se  seznámily za těch pět dní a věřím tomu, že navázaly i nová přátelství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tábor je pravidelně zakončen výstavou všech prací, kterou připravují  děti pro rodiče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tábor je pravidelně zakončen výstavou všech prací, kterou připravují  děti pro rodiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do konce prázdnin běží ještě Prázdniny ve městě, takže tady u  nás v Klíči budou různé workshopy. Bude prázdninová výtvarka, kterou budu  mít 27. srpna. Budeme vyrábět kaktusy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně běží na Bílé poslední pobytový tábor Croodsovi:  Hurá do pravěku. Začaly tři příměstské tábory a dva jsou naplánovány ještě na  poslední týden v srpnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně běží na Bílé poslední pobytový tábor Croodsovi:  Hurá do pravěku. Začaly tři příměstské tábory a dva jsou naplánovány ještě na  poslední týden v srpnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -544,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-16-08-2021-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>