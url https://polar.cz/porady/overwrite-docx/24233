--- v0 (2026-01-01)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.8.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do fifejdské nemocnice nastoupilo 16 mladých doktorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned 16 čerstvých absolventů medicíny nastupuje v těchto dnech do Městské nemocnice Ostrava. Největší zájem je o radiologii a internu, naopak lékaři stále chybí například na psychiatrii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,148 +221,107 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uschlé stromy dostaly druhou šanci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na začátku letošního roku se v opavských parcích arboristé pustili do ošetření stromů zasažených jmelím. V některých případech pomohl ořez větví, ovšem víc jak stovka jich musela být pokácená. Dřevo ale vzápětí našlo další využití. Třeba na dětských hřištích nebo také jako úkryt pro živočichy. Nejkvalitnější kusy pak opracují řezbáři na chystaném sympoziu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Letos  v zimě se Opava pustila do boje se jmelím. Tento parazit zničil  pětistovku stromů. Některé arboristé ořezali, jiné museli  pokácet, protože jejich kmeny byly prohnilé. Po ošetření stromů  zůstalo víc jak 400 kubíků dřeva. To nekvalitní bylo určeno na   palivové dříví.     </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Letos  v zimě se Opava pustila do boje se jmelím. Tento parazit zničil  pětistovku stromů. Některé arboristé ořezali, jiné museli  pokácet, protože jejich kmeny byly prohnilé. Po ošetření stromů  zůstalo víc jak 400 kubíků dřeva. To nekvalitní bylo určeno na   palivové dříví.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička (KDU – ČSL), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ty  pěkné stromy jsme se rozhodli věnovat soukromému sektoru. Měli  jsme také dotazy z místních škol a školek, tak i jim jsme  darovali dřevo k využití na výrobu mobiliáře v jejich  zahradách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Část  dřeva už dělá radost dětem ve Vršovicích u Raduně, kde si  mohou pohrát u  vyřezané sovy či domečku. Vykácené opavské  stromy poskytují také úkryt drobným živočichům, kteří žijí  v biotopu Kozmických ptačích luk. A na dřevěných špalcích  mohou trénovat zdatnost nejmenší děti na hřišti v centru Opavy.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Část  dřeva už dělá radost dětem ve Vršovicích u Raduně, kde si  mohou pohrát u  vyřezané sovy či domečku. Vykácené opavské  stromy poskytují také úkryt drobným živočichům, kteří žijí  v biotopu Kozmických ptačích luk. A na dřevěných špalcích  mohou trénovat zdatnost nejmenší děti na hřišti v centru Opavy.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka  Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Mně  se to líbí moc. Já  si myslím, že děti si v tom najdou, co potřebují. Je  dobře, že to tady je.“</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Mně  se to líbí moc. Já  si myslím, že děti si v tom najdou, co potřebují. Je  dobře, že to tady je.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  To  nejkvalitnější lipové a javorové dřevo je nyní uskladněno a  čeká na své využití. Na tuto hromadu ale přibudou ještě další  kmeny. Přestože arboristé udělali  masivní  zásah do zelených ploch ve městě, boj se jmelím ještě neustal.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Dočkalová, odb. životního prostředí, Magistrát města Opava:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Už v okamžiku, kdy jsme realizovali tu první fázi,  tak  jsme zjistili, že min. na  stovce stromů v Městských sadech se  vyskytuje další jmelí.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Zhruba  dvacítka z nich bude muset být pokácena. Ale je tady šance,  že se do veřejného prostoru opět vrátí, a to v opracované  podobě.  S vytěženým dřevem totiž budou  pracovat účastníci  sochařského sympozia, které se chystá na rok 2024.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -324,53 +398,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci chytili v Karviné zloděje za bílého dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci chytili zloděje za bílého dne. Zatímco řešili jeden případ kousek od obchodního domu, pokusil se několikrát trestaný muž okrást prodavačku oděvů v malém obchůdku. Na jeho zadržení se podívejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tomu se říká být ve správný čas na správném místě. Zatímco strážníci řešili kousek u obchodního domu bezdomovce, došlo kousek dál ke krádeži oděvů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tomu se říká být ve správný čas na správném místě. Zatímco strážníci řešili kousek u obchodního domu bezdomovce, došlo kousek dál ke krádeži oděvů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Zaslechli volání občanů o pomoc a tam zjistili pachatele, který se pokusil ukrást nějaké oděvy z galanterie a zjistilo se, že ty věci si chce bezprostředně uchovat násilím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Krzemiński, strážník MP Karviná</w:t>
       </w:r>
       <w:r>
@@ -614,93 +687,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-08-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>