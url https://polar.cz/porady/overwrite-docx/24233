--- v1 (2026-04-03)
+++ v2 (2026-09-08)
@@ -729,51 +729,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-08-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-08-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>