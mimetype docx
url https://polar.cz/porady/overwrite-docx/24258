--- v0 (2025-12-31)
+++ v1 (2026-04-11)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.8.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci chytili v Karviné zloděje za bílého dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci chytili zloděje za bílého dne. Zatímco řešili jeden případ kousek od obchodního domu, pokusil se několikrát trestaný muž okrást prodavačku oděvů v malém obchůdku. Na jeho zadržení se podívejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tomu se říká být ve správný čas na správném místě. Zatímco strážníci řešili kousek u obchodního domu bezdomovce, došlo kousek dál ke krádeži oděvů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tomu se říká být ve správný čas na správném místě. Zatímco strážníci řešili kousek u obchodního domu bezdomovce, došlo kousek dál ke krádeži oděvů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Zaslechli volání občanů o pomoc a tam zjistili pachatele, který se pokusil ukrást nějaké oděvy z galanterie a zjistilo se, že ty věci si chce bezprostředně uchovat násilím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Krzemiński, strážník MP Karviná</w:t>
       </w:r>
       <w:r>
@@ -340,53 +454,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svého hřiště se dočká vicemistr ligy amerického fotbalu z let 2017, 2018 i 2019 Ostrava Steelers. Bude to vůbec první hřiště v naší zemi, které bude vybudováno speciálně pro tento sport. Umělý povrch s vyznačením yardů nahradí staré škvárové hřiště. Využívat ho budou i děti ze škol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Klimeš, sekretář klubu Ostrava Steelers: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme úplně nadšeni. Konečně budeme mít plnohodnotné podmínky pro přípravu. Vlastně jako první tým v ČR budeme mít umělé hřiště s našimi lajnami a budeme ho moci využívat celý rok." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První etapa rekonstrukce skončí v listopadu a bude se týkat tribuny, oplocení, kanalizace a další infrastruktury. Hotovo bude i hřiště na americký fotbal. Druhá etapa, která se týká například tenisového zázemí nebo atletického oválu, bude dokončena v roce 2023. Celkové náklady jsou 240 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První etapa rekonstrukce skončí v listopadu a bude se týkat tribuny, oplocení, kanalizace a další infrastruktury. Hotovo bude i hřiště na americký fotbal. Druhá etapa, která se týká například tenisového zázemí nebo atletického oválu, bude dokončena v roce 2023. Celkové náklady jsou 240 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova bývalé Moravia Banky ožila výstavou obrazů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -412,125 +525,122 @@
         <w:t xml:space="preserve">Alexander Mosio, malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I když ty prostory jsou v takovém úděsném stavu, tak je  to výzva začít nějakou historii a stát se jednou z vlaštovek, která řekne  ano, bude galerie. Jsem udělal tu výstavu z posledních let, které se  malinko odlišují od toho, co jsem dělal předtím, ale jsou tam i obrazy z předchozích  let. Z doby, kdy jsem žil v Anglii, v Provance a kdy jsem  cestoval po Španělsku, po Toskánku. To jsou všechno vlivy, které se tam  ukazují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kocourková, produkční Kultury  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zajímavostí je, že je tady právě hodně nových děl. To  znamená, že i lidé, kteří pana Mosia znají a jeho díla, tak určitě se můžou podívat  na úplně nové novinky, které nikde jinde neměli možnost zhlédnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň to může být pro veřejnost příležitost, jak nahlédnout  do prostor, které město získalo v roce 2017 a má s nimi velké plány.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň to může být pro veřejnost příležitost, jak nahlédnout  do prostor, které město získalo v roce 2017 a má s nimi velké plány. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Chtěli jsme tady udělat do budoucna první městkou galerii  Frýdku-Místku, protože Frýdek-Místek si samostatnou galerii určitě zaslouží. Od  roku 2018 tady začaly probíhat různé výstavy. Práce mladých architektů, dokonce  tady byla jeden ročník Sweetsen Festu výstava všech podob log, které Sweetsen  Fest má. A další zajímavé kulturní akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Současná výstava s názvem „Obraz, stavu duše odraz“ bude  probíhat až do 29. září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Současná výstava s názvem „Obraz, stavu duše odraz“ bude  probíhat až do 29. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kocourková, produkční Kultury  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude uzavřena krásným pořadem, kdy tady budeme vzpomínat na  pana Seiferta, 120 let jeho výročí. Každopádně výstava je otevřena každý den od  15. hodin do 18. hodin a vstup je zdarma. Vždycky tady máme paní uvaděčku, to  znamená, že kdykoliv půjde nějaký zájemce kolem, může se sem zastavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Do budoucna by tyto prostory měly sloužit k výstavnictví  a dalším kulturním účelům s tím, že tento objekt bude poté spojen s Národním  domem a s přístavbou Nové scény a bude tvořit jedno velké kulturní centrum."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Mosio, malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřme, že to dopadne dobře s tou městskou galerií a já  snad mohu i za ostatní tvůrce tady z našeho regionu říct, že tomu všichni  držíme velmi, velmi palce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Alexander Mosio už pomalu začíná pracovat na přípravě velké výstavy  k sedmdesátinám, která bude za 4,5 roku v Praze. Pokud se plány města  povede v budoucnu zrealizovat, mohla by tak třeba poté zavítat i do Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Alexander Mosio už pomalu začíná pracovat na přípravě velké výstavy  k sedmdesátinám, která bude za 4,5 roku v Praze. Pokud se plány města  povede v budoucnu zrealizovat, mohla by tak třeba poté zavítat i do Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustrátor Adolf Dudek si hrál s dětmi na malíře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -683,93 +793,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-08-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>