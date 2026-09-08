--- v1 (2026-04-11)
+++ v2 (2026-09-08)
@@ -835,51 +835,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-08-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-08-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>