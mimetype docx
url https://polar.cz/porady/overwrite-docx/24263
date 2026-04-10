--- v0 (2025-12-31)
+++ v1 (2026-04-10)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Řidiči už se při parkování obejdou bez mincí</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Město spustilo modernizovaný parkovací systém. Hlavním přínosem je možnost platit za odstavení vozidel také kartou nebo přes mobilní aplikaci. Změnilo se i rozmístění parkovacích automatů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Původní parkovací systém v Novém Jičíně byl už zastaralý a často nefungoval. Motoristé navíc mohli za odstavení vozidel kolem centra zaplatit jen mincemi. To se nyní změnilo. V ulicích jsou nové přístroje, které umožňují úhradu také bankovkou nižší hodnoty nebo třeba platební kartou. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Hrachovec, TSM Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Třetí možností je platba přes mobilní aplikaci, kterou si stáhneme do mobilu, nebo načteme QR kód, který je přímo na parkovacích automatech, uděláme nějakou menší registraci a pak už je to jen otázka dvou tří kliků a platba je provedena.”     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Motoristovi v tomto případě přijde účetní doklad na zadaný e-mail. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další změnou je také rozmístění platebních přístrojů. Ve městě je jich nyní 9, z některých míst zcela zmizely. </w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkovací automat stál dříve i tady na ulici 5. května a u každého vjezdu na Masarykovo náměstí. Nový parkovací systém s nimi ale už nepočítá, všechny byly odstraněny.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toto rozhodnutí vyplynulo z výsledků studie statické dopravy na území města. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Co se týče toho vjezdu, tak máme za to, že by nemusel být vůbec zpoplatněn. Opravdu bychom chtěli naučit ty řidiče, aby vjížděli na náměstí v souladu s dopravním značením. To znamená, jestliže tam jede zásobování, tak ho nebudeme zpoplatňovat.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odstraněn byl také automat na parkovišti na ulici Revoluční, kde nově řidiči mohou parkovat bez poplatku. Zůstávají zde vyhrazená místa pro návštěvníky pošty a část je vyčleněna pro nájemníky domu číslo 1525.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naopak nově řidiči zaplatí za parkování ve Štefánikově a Tyršově ulici u bývalé tiskárny, kde ale zatím zůstávají přístroje mimo provoz. Spuštění čeká na schvalovací proces souvisejícího dopravního značení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaplacení parkovného městská policie nově ověřuje prostřednictvím registrační značky vozidla. Proto musí řidiči i při platbě mincemi zadávat nyní svou SPZ. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tento systém kontroly jsme se také snažili zautomatizovat. Takže strážník pomocí chytrého zařízení, tabletu nebo mobilního telefonu, bude skenovat registrační značky vozidel a hned zjistí, zda má řidič parkovací poplatek uhrazen či nikoliv.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceník parkovného zatím zůstává stejný. Tedy 5 korun za půl hodiny stání. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Toto je v kompetenci rady, ceník změnit. Určitě to bude na pořadu dne. Následující rada města bude rozhodovat, v jaké výši se parkovné bude pohybovat. Já osobně bych byl rád, kdyby se zachoval systém parkování na centrálním parkovišti Na Valech, kde občané mají dvě hodiny zdarma.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejdříve lze ale podle starosty očekávat případnou platnost změn ceníku od nového roku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Skalky uzavřou koncerty kulturního léta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poslední koncerty, které uzavřou Novojičínské kulturní léto, se budou počátkem září konat v amfiteátru na Skalkách. Jsou určitou náhradou za zrušenou městkou slavnost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letošní Novojičínské kulturní léto se blíží do svého konce. O jeho závěr, co se týče hudebních koncertů, se postarají vystoupení plánované na 3. a 4. září. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iva Pollaková, ředitelka MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Slavnostní ukončení Novojičínského léta, i když to není úplně poslední akce, ale bereme to, že je to poslední koncertní akce v rámci Novojičínského léta, bude v termínu tradičních slavnosti města. Chtěla bych jen připomenout, že se nekonají z důvodu dodržení platných opatření v souvislosti s kovidem.”     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O zrušení slavnosti rozhodlo vedení města už v polovině července. Novojičíňákům tak nabídne alespoň program na Skalkách.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Došlo k dohodě, že Novojičínské léto nějakým způsobem Novojičíňákům prodloužíme. Budeme konat dva dny koncerty v amfiteátru na Skalkách  a také se budeme snažit uspořádat nějaký zábavný program pro děti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> V pátek 3. září tak na výletišti vystoupí Light & Love a se svým recitálem Jiří Korn. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iva Pollaková, ředitelka MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mělo by jít o jeho největší hity s projekcí a velkou taneční show. A v sobotu bude připraven program už odpoledne, od  jedné hodiny do šesti bude program pro děti, kde budou workshopy, divadélka a je i připraveno překvapení. Tento program je zdarma. Potom ale bude nutno opustit areál nebo si zakoupit vstupenku na večerní program, který začíná od 19 hodin, a přivítáme Vašo Patejdla a následovat bude koncert skupiny Mirai.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podrobné informace včetně způsobů předprodeje se zvýhodněnou nabídkou rodinného vstupného jsou na webu Novojičínského léta. U příchodu do amfiteátru Skalky bude městské kulturní středisko zajišťovat i testování.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A protože původně plánované téma slavnosti se mělo letos věnovat 400. výročí krvavé bitvy, která se odehrála v místě dnešní Španělské kaple, připomene tuto událost alespoň výstava na Staré poště s názvem A krev smyl déšť…. Vernisáž se koná v pátek 3. září, veřejnost ji bude moci navštívit v průběhu celého měsíce. V daný pátek také na náměstí proběhne tradiční jarmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Muzejní škola otevírá zápis do dalšího ročníku</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejní škola nejen pro seniory otevírá zápis do dalšího ročníku. Letos v září tak v Žerotínském zámku opět přivítá zájemce o místní historii a další nejen vlastivědné obory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historické a vlastivědné zajímavosti ze zdejšího regionu zprostředkovává veřejnosti už několik let projekt Muzejní školy (nejen) pro seniory, který připravuje Muzeum Novojičínska.   Zápis posluchačů do dalšího ročníku proběhne v termínu od 1. do 10. září v pokladně Žerotínského zámku.    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Přednášky budou jako vždy každé pondělí, první začíná 27. září. Jsou to přednášky z oblasti historie, archeologie, etnografie, botaniky a přírodovědy, protože bude mít výstavu, která připomíná 30 let trvání Chráněné krajinné oblasti Poodří.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hned první setkání účastníky muzejní školy upozorní na 100 let tabákové továrny v Novém Jičíně, následující výklad 4. října bude spojen s malým výletem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Vzhledem k tomu, že máme Rok osvícenské šlechty, do toho projektu je zapojen i náš Zámek Kunín, tak budeme mít jednu přednášku přímo tam, kde náš kastelán Jaroslav Zezulčík bude mít přednášku na téma Šlechtické rody na Novojičínsku.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další lekce nabídnou ale také základy genealogie s podnázvem Pátráme po předcích, výtvarné umění a jedna z přednášek připomene, jak na starých fotografiích vypadal Nový Jičín před 100 lety. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzejní škola (nejen) pro seniory  má už své věrné studenty, kteří se na přednášky vrací opakovaně, ale otevřena je každému, až do naplnění kapacity 45 míst dopoledního kurzu a stejného počtu pro odpolední část.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nejen pro seniory, nejen je právě v té závorce, protože se mohou zúčastnit i pracující, studenti, kdokoliv, kdo má v tomto termínu čas a zájem, může se do muzejní školy přihlásit. Není to omezeno věkem.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Po podzimním cyklu devíti přednášek plánuje Muzeum Novojičínska i jarní pokračování s novými tématy. </w:t></w:r></w:p><w:p><w:pPr/><w:br/><w:br/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.8.2021, 16:20</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Řidiči už se při parkování obejdou bez mincí</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Město spustilo modernizovaný parkovací systém. Hlavním přínosem je možnost platit za odstavení vozidel také kartou nebo přes mobilní aplikaci. Změnilo se i rozmístění parkovacích automatů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Původní parkovací systém v Novém Jičíně byl už zastaralý a často nefungoval. Motoristé navíc mohli za odstavení vozidel kolem centra zaplatit jen mincemi. To se nyní změnilo. V ulicích jsou nové přístroje, které umožňují úhradu také bankovkou nižší hodnoty nebo třeba platební kartou. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Hrachovec, TSM Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Třetí možností je platba přes mobilní aplikaci, kterou si stáhneme do mobilu, nebo načteme QR kód, který je přímo na parkovacích automatech, uděláme nějakou menší registraci a pak už je to jen otázka dvou tří kliků a platba je provedena.”     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Motoristovi v tomto případě přijde účetní doklad na zadaný e-mail. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další změnou je také rozmístění platebních přístrojů. Ve městě je jich nyní 9, z některých míst zcela zmizely.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkovací automat stál dříve i tady na ulici 5. května a u každého vjezdu na Masarykovo náměstí. Nový parkovací systém s nimi ale už nepočítá, všechny byly odstraněny.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toto rozhodnutí vyplynulo z výsledků studie statické dopravy na území města. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Co se týče toho vjezdu, tak máme za to, že by nemusel být vůbec zpoplatněn. Opravdu bychom chtěli naučit ty řidiče, aby vjížděli na náměstí v souladu s dopravním značením. To znamená, jestliže tam jede zásobování, tak ho nebudeme zpoplatňovat.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odstraněn byl také automat na parkovišti na ulici Revoluční, kde nově řidiči mohou parkovat bez poplatku. Zůstávají zde vyhrazená místa pro návštěvníky pošty a část je vyčleněna pro nájemníky domu číslo 1525.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naopak nově řidiči zaplatí za parkování ve Štefánikově a Tyršově ulici u bývalé tiskárny, kde ale zatím zůstávají přístroje mimo provoz. Spuštění čeká na schvalovací proces souvisejícího dopravního značení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaplacení parkovného městská policie nově ověřuje prostřednictvím registrační značky vozidla. Proto musí řidiči i při platbě mincemi zadávat nyní svou SPZ. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tento systém kontroly jsme se také snažili zautomatizovat. Takže strážník pomocí chytrého zařízení, tabletu nebo mobilního telefonu, bude skenovat registrační značky vozidel a hned zjistí, zda má řidič parkovací poplatek uhrazen či nikoliv.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceník parkovného zatím zůstává stejný. Tedy 5 korun za půl hodiny stání. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Toto je v kompetenci rady, ceník změnit. Určitě to bude na pořadu dne. Následující rada města bude rozhodovat, v jaké výši se parkovné bude pohybovat. Já osobně bych byl rád, kdyby se zachoval systém parkování na centrálním parkovišti Na Valech, kde občané mají dvě hodiny zdarma.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejdříve lze ale podle starosty očekávat případnou platnost změn ceníku od nového roku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Skalky uzavřou koncerty kulturního léta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poslední koncerty, které uzavřou Novojičínské kulturní léto, se budou počátkem září konat v amfiteátru na Skalkách. Jsou určitou náhradou za zrušenou městkou slavnost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letošní Novojičínské kulturní léto se blíží do svého konce. O jeho závěr, co se týče hudebních koncertů, se postarají vystoupení plánované na 3. a 4. září. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iva Pollaková, ředitelka MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Slavnostní ukončení Novojičínského léta, i když to není úplně poslední akce, ale bereme to, že je to poslední koncertní akce v rámci Novojičínského léta, bude v termínu tradičních slavnosti města. Chtěla bych jen připomenout, že se nekonají z důvodu dodržení platných opatření v souvislosti s kovidem.”     </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O zrušení slavnosti rozhodlo vedení města už v polovině července. Novojičíňákům tak nabídne alespoň program na Skalkách.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Došlo k dohodě, že Novojičínské léto nějakým způsobem Novojičíňákům prodloužíme. Budeme konat dva dny koncerty v amfiteátru na Skalkách  a také se budeme snažit uspořádat nějaký zábavný program pro děti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> V pátek 3. září tak na výletišti vystoupí Light & Love a se svým recitálem Jiří Korn. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iva Pollaková, ředitelka MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mělo by jít o jeho největší hity s projekcí a velkou taneční show. A v sobotu bude připraven program už odpoledne, od  jedné hodiny do šesti bude program pro děti, kde budou workshopy, divadélka a je i připraveno překvapení. Tento program je zdarma. Potom ale bude nutno opustit areál nebo si zakoupit vstupenku na večerní program, který začíná od 19 hodin, a přivítáme Vašo Patejdla a následovat bude koncert skupiny Mirai.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podrobné informace včetně způsobů předprodeje se zvýhodněnou nabídkou rodinného vstupného jsou na webu Novojičínského léta. U příchodu do amfiteátru Skalky bude městské kulturní středisko zajišťovat i testování.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A protože původně plánované téma slavnosti se mělo letos věnovat 400. výročí krvavé bitvy, která se odehrála v místě dnešní Španělské kaple, připomene tuto událost alespoň výstava na Staré poště s názvem A krev smyl déšť…. Vernisáž se koná v pátek 3. září, veřejnost ji bude moci navštívit v průběhu celého měsíce. V daný pátek také na náměstí proběhne tradiční jarmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Muzejní škola otevírá zápis do dalšího ročníku</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejní škola nejen pro seniory otevírá zápis do dalšího ročníku. Letos v září tak v Žerotínském zámku opět přivítá zájemce o místní historii a další nejen vlastivědné obory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historické a vlastivědné zajímavosti ze zdejšího regionu zprostředkovává veřejnosti už několik let projekt Muzejní školy (nejen) pro seniory, který připravuje Muzeum Novojičínska.   Zápis posluchačů do dalšího ročníku proběhne v termínu od 1. do 10. září v pokladně Žerotínského zámku.    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Přednášky budou jako vždy každé pondělí, první začíná 27. září. Jsou to přednášky z oblasti historie, archeologie, etnografie, botaniky a přírodovědy, protože bude mít výstavu, která připomíná 30 let trvání Chráněné krajinné oblasti Poodří.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hned první setkání účastníky muzejní školy upozorní na 100 let tabákové továrny v Novém Jičíně, následující výklad 4. října bude spojen s malým výletem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Vzhledem k tomu, že máme Rok osvícenské šlechty, do toho projektu je zapojen i náš Zámek Kunín, tak budeme mít jednu přednášku přímo tam, kde náš kastelán Jaroslav Zezulčík bude mít přednášku na téma Šlechtické rody na Novojičínsku.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další lekce nabídnou ale také základy genealogie s podnázvem Pátráme po předcích, výtvarné umění a jedna z přednášek připomene, jak na starých fotografiích vypadal Nový Jičín před 100 lety. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzejní škola (nejen) pro seniory  má už své věrné studenty, kteří se na přednášky vrací opakovaně, ale otevřena je každému, až do naplnění kapacity 45 míst dopoledního kurzu a stejného počtu pro odpolední část.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nejen pro seniory, nejen je právě v té závorce, protože se mohou zúčastnit i pracující, studenti, kdokoliv, kdo má v tomto termínu čas a zájem, může se do muzejní školy přihlásit. Není to omezeno věkem.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Po podzimním cyklu devíti přednášek plánuje Muzeum Novojičínska i jarní pokračování s novými tématy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-23-08-2021-16-21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>