--- v0 (2025-12-29)
+++ v1 (2026-04-20)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAIMA Ostrava je organizace, která vrací děti po onkologické léčbě nebo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dlouhodobé chronické léčbě zpátky do života. Místem společného</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">prázdninového setkání rodin se letos poprvé stal Skalka family park Ostrava.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTÁŽ:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AS: Identifikační náramek na ruku a odpoledne plné zábavy může začít. Ještě předtím ale musí Míša, sestřička z Kliniky dětského lékařství Fakultní nemocnice Ostrava a ředitelka Haimy Ostrava v jedné osobě zkontrolovat, jestli jí už bývalá pacientka náhodou nepřerostla.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruch:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6:24 Počkej kontrola- je to dobré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spolek Haima Ostrava, který vrací děti po onkologické nebo dlouhodobé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">chronické léčbě zpátky do života, letos slaví 25 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Češková, dětská sestra, Klinika dětského lékařství FNO, ředitelka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAIMA Ostrava, z. s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A tím, že nemůžeme letos na tábor kvůli různým věcem, okolnostem,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">korony a tak, takže jsme se rozhodli, že uděláme malé setkání rodičů a dětí,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">kteří prošli Klinikou dětského lékařství. Někteří tam byli krátkou dobu, někteří</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">delší, ale všichni si zaslouží se nějak radovat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maminka dítěte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejvíce mi pomohla ze začátku Míša tím, že chodila za námi jednou týdně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">na oddělení. Tak to začalo. A potom je strašně fajn se vídat s ostatními, anebo s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">těmi, co byli před námi v léčbě. Pořád jsme v kontaktu a vidím, že to jde, to</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">uzdravení.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Své bývalé i současné pacienty přišel pozdravit i primář Oddělení dětské</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hematologie a hematoonkologie. Období po skončení léčby je podle něj pro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rodinu hodně náročné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">doc. MUDr. Hubert Mottl, CS. C., primář Oddělení dětské hematologie a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hematoonkologie, KDL FNO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ty děti a hlavně rodiče pořád ještě trápí, co bude, jak bude a HAIMA je</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dokáže podporovat po stránce psyché, po stránce dobré nálady, ale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">samozřejmě dodává aktivitu i do dalšího života.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatínek dítěte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakýkoliv drobný výlet je pro ty děcka obrovské plus, protože jsou zavřené</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v izolaci dlouho, některé i víc, jak rok a to samozřejmě potom ten návrat do</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">toho běžného života není úplně jednoduché</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAIMA myslela i na děti, které musí být o prázdninách na klinice.Připravila pro ně prázdninovou únikovku .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Češková, dětská sestra, Klinika dětského lékařství FNO, ředitelka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAIMA Ostrava, z. s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To jsou takové skryté úkoly po naší klinice, kdy ty děti, když půjdou na</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vyšetření nebo můžou se jít projít, ať mají nějakou zábavu. Musí vyluštit hru a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pak je čeká nějaká malá odměna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">doc. MUDr. Hubert Mottl, CS. C., primář Oddělení dětské hematologie a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hematoonkologie, KDL FNO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jsem velmi rád, že HAIMA existuje. Je to sdružení, které funguje na široké</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bázi a doufejme, že bude fungovat i nadále.</w:t></w:r></w:p><w:p><w:pPr/><w:br/><w:br/><w:br/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sezóna hokejistů Poruby začíná v polovině září. O prázdninách nejen tvrdě</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">trénovali, ale taky pomohli nemocným. Na sklonku července přišli Téměř</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">všichni hráči na soupisce společně darovat krev do Krevního centra ostravské</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fakultní nemocnice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTÁŽ:</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Povinným předodběrovým vyšetřením prošli v Krevním centru fakultní</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nemocnice Ostrava téměř všichni z dvacítky porubských hokejistů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Stloukal, útočník, HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Řekli jsme si v kabině, že to je pro dobrou věc, všichni jsme souhlasili a šli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jsme do toho.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Před ulehnutím do odběrového křesla byla na některých hráčích znát</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mírná obava z nové zkušenosti, která se ale brzy rozplynula .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Brodek, útočník HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je to v pohodě, trochu to štípne a jinak nic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Stloukal, útočník, HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Úplně v pohodě, sestřičky jsou hodný, milý, povídají si s vámi, takže</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v pohodě</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hráče podpořil při jejich dárcovské premiéře i generální manažer klubu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavel Hinner.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel Hinner, generální manažer HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slyšeli jsme výzvu, kterou krevní centrum dalo, domluvili a chceme tu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">spolupráci rozvíjet dál 0,26 zájem byl velkej a z těch co mohli, přišli všichni a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">z těch, co nemohli absolvovat dneska, tak půjdou v druhé vlně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hromadné odběry, díky kterým se dařilo držet dostatečné krevní zásoby,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">koronavirová pandemie přerušila. Teď už se k nim ale krevní centrum znovu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">postupně může vracet .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bc. Naďa Kalužová, manažerka, Krevní centrum FNO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To, co jeden den doplníme do lednice, to druhý den se vlastně hned pošle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">našim pacientů, takže výzva pro naše dárce určitě pořád platí a hlavně,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">děkujeme jim za to, že jsou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koronavirus změnil i některé podmínky dárcovství. Proto všichni, kteří se</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rozhodnou darovat 470 mililitrů své krve, by se před cestou do Krevního</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">centra Fakultní nemocnice Ostrava měli podívat na webové stránky, případně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">zavolat na bezplatnou linku 800 260 004.</w:t></w:r></w:p><w:p><w:pPr/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mobilní týmy FNO očkovaly v terénu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Očkovací centra nabízejí možnost vakcinace 7 dnů v týdnu a stále častěji i bez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nutnosti registrovat se předem. Jsou ale regiony, odkud je očkovací místo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">poměrně daleko a taky lokality, jejichž těžko přizpůsobiví obyvatelé mají</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">z očkování obrovské obavy. Do obou zmíněných míst proto vyjel mobilní</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">očkovací tým ostravské fakultní nemocnice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REPORTÁŽ:</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátká pracovní schůzka se zástupci romských iniciativ a hned následující</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">den první pilotní výjezd do vyloučené lokality v Ostravě- Přívoze.S očkováním tady nakonec souhlasilo 10 lidí. Podle romských aktivistů úspěch. Výrazně více lidí čekalo i přes nepřízeň počasí na mobilní očkovací tým ve Vítkově.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrik Matějík</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já jsem se dočetl, že prý stačí jenom jedna dávka, když to někdo prodělal,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ne- to určitě ne, jedna dávka stačí v případě té jednodávkové vakcíny, toho</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">johnsna a po 14 dnech máte plný účinek toho očkování</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina z těch, kteří přišli k vítkovskému kulturnímu domu potvrdila, že</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">od očkování je odradilo také cestování do nejbližšího očkovacího místa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Palzer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minulý týden to hlásila v rozhlase, že to bude tady ve Vítkově , mám</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dovolenou, tak jsem přijeli oba dva</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobiáš Palzer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bránil ses taťkovi a mamce, když ti řekli, že se půjdeš očkovat? Nee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Očkování v terénu zajišťuje, stejně jako v očkovacích centrech, několik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">zdravotnických profesí</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Polanská, náměstkyně ředitele FNO pro ošetřovatelskou péči</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sestra, lékař, v tomto případě tím, že očkujeme i děti tak pediatr, sestra,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">která ředí vakcíny a administrativní pracovník</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vakcínu od firmy Pfizer si nakonec ve Vítkově vybralo 152 lidí a o</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jednodávkou od firmy Johnson & johnson projevilo zájem 83 místních</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">obyvatel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">26.8.2021, 18:45</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazín TV medicína</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAIMA Ostrava je organizace, která vrací děti po onkologické léčbě nebo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dlouhodobé chronické léčbě zpátky do života. Místem společného</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">prázdninového setkání rodin se letos poprvé stal Skalka family park Ostrava.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTÁŽ:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AS: Identifikační náramek na ruku a odpoledne plné zábavy může začít. Ještě předtím ale musí Míša, sestřička z Kliniky dětského lékařství Fakultní nemocnice Ostrava a ředitelka Haimy Ostrava v jedné osobě zkontrolovat, jestli jí už bývalá pacientka náhodou nepřerostla.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruch:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6:24 Počkej kontrola- je to dobré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spolek Haima Ostrava, který vrací děti po onkologické nebo dlouhodobé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">chronické léčbě zpátky do života, letos slaví 25 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Češková, dětská sestra, Klinika dětského lékařství FNO, ředitelka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAIMA Ostrava, z. s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A tím, že nemůžeme letos na tábor kvůli různým věcem, okolnostem,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">korony a tak, takže jsme se rozhodli, že uděláme malé setkání rodičů a dětí,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">kteří prošli Klinikou dětského lékařství. Někteří tam byli krátkou dobu, někteří</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">delší, ale všichni si zaslouží se nějak radovat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maminka dítěte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejvíce mi pomohla ze začátku Míša tím, že chodila za námi jednou týdně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">na oddělení. Tak to začalo. A potom je strašně fajn se vídat s ostatními, anebo s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">těmi, co byli před námi v léčbě. Pořád jsme v kontaktu a vidím, že to jde, to</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">uzdravení.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Své bývalé i současné pacienty přišel pozdravit i primář Oddělení dětské</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hematologie a hematoonkologie. Období po skončení léčby je podle něj pro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rodinu hodně náročné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">doc. MUDr. Hubert Mottl, CS. C., primář Oddělení dětské hematologie a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hematoonkologie, KDL FNO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ty děti a hlavně rodiče pořád ještě trápí, co bude, jak bude a HAIMA je</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dokáže podporovat po stránce psyché, po stránce dobré nálady, ale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">samozřejmě dodává aktivitu i do dalšího života.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatínek dítěte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakýkoliv drobný výlet je pro ty děcka obrovské plus, protože jsou zavřené</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v izolaci dlouho, některé i víc, jak rok a to samozřejmě potom ten návrat do</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">toho běžného života není úplně jednoduché</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAIMA myslela i na děti, které musí být o prázdninách na klinice.Připravila pro ně prázdninovou únikovku .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Češková, dětská sestra, Klinika dětského lékařství FNO, ředitelka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAIMA Ostrava, z. s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To jsou takové skryté úkoly po naší klinice, kdy ty děti, když půjdou na</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vyšetření nebo můžou se jít projít, ať mají nějakou zábavu. Musí vyluštit hru a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pak je čeká nějaká malá odměna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">doc. MUDr. Hubert Mottl, CS. C., primář Oddělení dětské hematologie a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hematoonkologie, KDL FNO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jsem velmi rád, že HAIMA existuje. Je to sdružení, které funguje na široké</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bázi a doufejme, že bude fungovat i nadále.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sezóna hokejistů Poruby začíná v polovině září. O prázdninách nejen tvrdě</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">trénovali, ale taky pomohli nemocným. Na sklonku července přišli Téměř</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">všichni hráči na soupisce společně darovat krev do Krevního centra ostravské</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fakultní nemocnice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTÁŽ:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Povinným předodběrovým vyšetřením prošli v Krevním centru fakultní</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nemocnice Ostrava téměř všichni z dvacítky porubských hokejistů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Stloukal, útočník, HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Řekli jsme si v kabině, že to je pro dobrou věc, všichni jsme souhlasili a šli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jsme do toho.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Před ulehnutím do odběrového křesla byla na některých hráčích znát</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mírná obava z nové zkušenosti, která se ale brzy rozplynula .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Brodek, útočník HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je to v pohodě, trochu to štípne a jinak nic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Stloukal, útočník, HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Úplně v pohodě, sestřičky jsou hodný, milý, povídají si s vámi, takže</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v pohodě</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hráče podpořil při jejich dárcovské premiéře i generální manažer klubu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavel Hinner.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel Hinner, generální manažer HC RT TORAX PORUBA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slyšeli jsme výzvu, kterou krevní centrum dalo, domluvili a chceme tu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">spolupráci rozvíjet dál 0,26 zájem byl velkej a z těch co mohli, přišli všichni a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">z těch, co nemohli absolvovat dneska, tak půjdou v druhé vlně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hromadné odběry, díky kterým se dařilo držet dostatečné krevní zásoby,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">koronavirová pandemie přerušila. Teď už se k nim ale krevní centrum znovu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">postupně může vracet .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bc. Naďa Kalužová, manažerka, Krevní centrum FNO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To, co jeden den doplníme do lednice, to druhý den se vlastně hned pošle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">našim pacientů, takže výzva pro naše dárce určitě pořád platí a hlavně,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">děkujeme jim za to, že jsou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koronavirus změnil i některé podmínky dárcovství. Proto všichni, kteří se</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rozhodnou darovat 470 mililitrů své krve, by se před cestou do Krevního</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">centra Fakultní nemocnice Ostrava měli podívat na webové stránky, případně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">zavolat na bezplatnou linku 800 260 004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Mobilní týmy FNO očkovaly v terénu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Očkovací centra nabízejí možnost vakcinace 7 dnů v týdnu a stále častěji i bez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nutnosti registrovat se předem. Jsou ale regiony, odkud je očkovací místo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">poměrně daleko a taky lokality, jejichž těžko přizpůsobiví obyvatelé mají</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">z očkování obrovské obavy. Do obou zmíněných míst proto vyjel mobilní</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">očkovací tým ostravské fakultní nemocnice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REPORTÁŽ: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátká pracovní schůzka se zástupci romských iniciativ a hned následující</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">den první pilotní výjezd do vyloučené lokality v Ostravě- Přívoze.S očkováním tady nakonec souhlasilo 10 lidí. Podle romských aktivistů úspěch. Výrazně více lidí čekalo i přes nepřízeň počasí na mobilní očkovací tým ve Vítkově.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrik Matějík</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já jsem se dočetl, že prý stačí jenom jedna dávka, když to někdo prodělal,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ne- to určitě ne, jedna dávka stačí v případě té jednodávkové vakcíny, toho</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">johnsna a po 14 dnech máte plný účinek toho očkování</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina z těch, kteří přišli k vítkovskému kulturnímu domu potvrdila, že</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">od očkování je odradilo také cestování do nejbližšího očkovacího místa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Palzer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minulý týden to hlásila v rozhlase, že to bude tady ve Vítkově , mám</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dovolenou, tak jsem přijeli oba dva</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobiáš Palzer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bránil ses taťkovi a mamce, když ti řekli, že se půjdeš očkovat? Nee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Očkování v terénu zajišťuje, stejně jako v očkovacích centrech, několik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">zdravotnických profesí</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Polanská, náměstkyně ředitele FNO pro ošetřovatelskou péči</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sestra, lékař, v tomto případě tím, že očkujeme i děti tak pediatr, sestra,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">která ředí vakcíny a administrativní pracovník</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vakcínu od firmy Pfizer si nakonec ve Vítkově vybralo 152 lidí a o</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jednodávkou od firmy Johnson & johnson projevilo zájem 83 místních</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">obyvatel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-26-08-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>