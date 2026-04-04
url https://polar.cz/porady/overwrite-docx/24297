--- v0 (2025-12-31)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.8.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ideální počet dárců krve? FNO potřebuje sto denně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská fakultní nemocnice v postcovidové době jako jediná v Česku zatím nemusela zrušit žádnou plánovanou operaci. Je to díky dárcovství, které má v MS kraji tradici už od dob hutnictví železa a dobývání uhlí, kde bylo vysoké riziko úrazovosti. Zásoby krve ale v letních měsících, které jsou kritické, rychle mizí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,125 +390,122 @@
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I Policie České republiky dlouhodobě upozorňovala na to, že  je křižovatka nehodová. Dopravní značení a světelná signalizace byla více než  20 let stará, tím pádem zastaralá a my jsme se rozhodli křižovatku  zmodernizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I přejít přes přechod měli chodci velký problém, protože  některé ty auta nám nechtěly dávat ani přednost, protože vstoupíte na přechod a  hned je červená. Někteří lidé chodí pomaleji, takže to nemohli vůbec stíhat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce na úpravě křižovatky začaly už koncem července.  Výrazně viditelné už jsou nyní a v těchto dnech postoupí do další fáze.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce na úpravě křižovatky začaly už koncem července.  Výrazně viditelné už jsou nyní a v těchto dnech postoupí do další fáze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vyměníme starou kabeláž, stožáry i návěstidla a nové  zařízení vybavíme videodetektory. Kromě toho upravíme jízdní pruhy tak, aby doprava  byla plynulejší a bezpečnější. Koncem srpna vypneme přibližně na 3 týdny světelné  zařízení a průjezd upravíme dopravními značkami. Proto prosím řidiče i chodce o  zvýšenou pozornost v tomto úseku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To omezení tam bude v obou těch směrech. Jak od kruhového  objezdu na ulici Hlavní směrem k té křižovatce, tak v opačném směru  od Dobré svedeno do jednoho pruhu. S tím, že v tom směru od ulice Hlavní  bude levý pruh sloužit pouze pro odbočení doleva k obchodnímu centru.  Jeden ten pravý pruh bude pro přímý směr k projetí křižovatky, případně  odbočení na sídliště Slezská."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V opačném směru bude možné najet stávajícím nájezdem k obchodnímu  centru doprava a tím druhým pruhem buď projet rovně nebo odbočit doleva. V křižovatce  se v rámci modernizace upraví i jízdní pruhy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V opačném směru bude možné najet stávajícím nájezdem k obchodnímu  centru doprava a tím druhým pruhem buď projet rovně nebo odbočit doleva. V křižovatce  se v rámci modernizace upraví i jízdní pruhy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zvýšenou bezpečnost přinese změna plných signálů na směrové.  To znamená, že levé jízdní pruhy budou určeny jen pro odbočení a automobily při  zeleném signálu nebudou muset dávat přednost vozidlům v protisměru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude tam vyměněna kompletní sada svítidel. Bude nová  technologie LED diodová, budou tam nově zakomponovány videodetektory, které  budou snímat, jak cyklisty, tak motocyklisty, případně vozidla, která nestihnou  projet na průjezd „volno“."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Modernizace křižovatky vyjde na 5 milionů korun, přičemž městu  se podařilo získat evropskou dotaci ve výši 3,6 milionů. Práce by měly skončit  do konce října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Modernizace křižovatky vyjde na 5 milionů korun, přičemž městu  se podařilo získat evropskou dotaci ve výši 3,6 milionů. Práce by měly skončit  do konce října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé se chtějí bavit, dokládají to slavnosti NJ částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -476,153 +588,121 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovnice zvou děti do knihovny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovnice z opavské knihovny připravily pro děti hravé prázdninové dopoledne. V parku pro ně nachystaly nejrůznější úkoly. A také je pozvaly po prázdninách mezi regály s knihami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knihovnice  tentokrát vyšly za dětmi ven, do nedalekého v parku. Na programu  nebylo čtení, ale hraní. Posloužily k tomu vyřazené knihy,  které museli soutěžící co nejrychleji namotat na provázek.  Vyzkoušet si mohli také cestu bludištěm, lovení rybek či  skákání panáka.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Knihovnice  tentokrát vyšly za dětmi ven, do nedalekého v parku. Na programu  nebylo čtení, ale hraní. Posloužily k tomu vyřazené knihy,  které museli soutěžící co nejrychleji namotat na provázek.  Vyzkoušet si mohli také cestu bludištěm, lovení rybek či  skákání panáka.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana  Martiníková, knihovnice, Knihovna P. Bezruče, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Starší  děti mohou   hádat  pohádky s rodiči, protože jsme zjistili, že je moc neznají.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě  hraní se mohly děti, nebo spíš jejich rodiče, dozvědět něco o  tom, jak knihovna funguje. A že vybrat  knihu si mohou přijít jak  školáci, tak děti, které ještě číst neumí. Samozřejmě v  doprovodu rodičů. Právě na nich mnohdy záleží, jaký vztah ke  čtení budou jejich ratolesti mít.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Kromě  hraní se mohly děti, nebo spíš jejich rodiče, dozvědět něco o  tom, jak knihovna funguje. A že vybrat  knihu si mohou přijít jak  školáci, tak děti, které ještě číst neumí. Samozřejmě v  doprovodu rodičů. Právě na nich mnohdy záleží, jaký vztah ke  čtení budou jejich ratolesti mít.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">rodiče:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě  ke kníhám děti vedeme. Každodenně s nimi čteme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Během  koronavirové krize ale zájem o knihy opadl. Čtvrtina z dvou  tisícovek dětských čtenářů ubyla. Nyní se  začínají pomalu  vracet.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Během  koronavirové krize ale zájem o knihy opadl. Čtvrtina z dvou  tisícovek dětských čtenářů ubyla. Nyní se  začínají pomalu  vracet.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie  Stanovská, ved. pobočky Kateřinky, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna  P. Bezruče, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Děti  se i přes kovidovou dobu snažily číst a plnily soutěž Lovci  perel.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V  září čeká malé čtenáře vyhodnocení soutěž a také  beseda se spisovatelkou Ivanou Peroutkovou.        </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">V  září čeká malé čtenáře vyhodnocení soutěž a také  beseda se spisovatelkou Ivanou Peroutkovou.              </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -698,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-08-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>