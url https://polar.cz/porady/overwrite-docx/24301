--- v0 (2025-12-23)
+++ v1 (2026-08-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obecní dožínky v Palkovicích měly atraktivní program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Palkovicích se konaly tradiční dožínky a letos už v mnohem širší podobě, než tomu bylo loni za přísnějších koronavirových omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -80,66 +195,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> “Těším se moc, protože se nacházím v mé rodné domovině, tady jsem vyrostla, takže doufám, že publikum bude skvělé. Zahraju svůj repertoár a věřím, že to bude někdo znát a bude zpívat se mnou. Já jsem slyšela, jací byli Olympici, to je samozřejmě jiná třída, ale věřím, že se to semkne tady ta domácí půda a že se to povede. Mám vždycky takovou tu jednu naši z Beskyd, kde se já přiblížím publiku a všeci si můžeme zazpíváme, zabékáme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připravuji novou desku, debutové album Nahá, které bude mít křest 13. října v ČR Ostrava.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to tady super, je tady krásně, je tady hodně lidí, až jsme překvapení, že jich je tady tolik. Není pomalu kam si sednout. Super organizace, myslím si, že fajn."</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">“Je to perfektní. Po tom covidu je to paráda a jsme rádi, že jsme mohli někam vypadnout, i když jsem poměrně z daleka od Paskova, tak jsme přijeli a je to bomba.” </w:t>
+        <w:t xml:space="preserve">“Je to tady super, je tady krásně, je tady hodně lidí, až jsme překvapení, že jich je tady tolik. Není pomalu kam si sednout. Super organizace, myslím si, že fajn." “Je akce, tak jsme přišli.” “Už nám to chybělo, tyto akce.” “Je to perfektní. Po tom covidu je to paráda a jsme rádi, že jsme mohli někam vypadnout, i když jsem poměrně z daleka od Paskova, tak jsme přijeli a je to bomba.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Bača (Nezávislí pro Palkovice a Myslík), starosta Palkovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My máme strašnou výhodu v tom, že je nás tady spousta, které to baví. Jednak zaměstnanci obce, ty to musí bavit, protože jsou zaměstnaní, ale i ty spolky, které tady vidíte. Myslivci, chovatelé, obecní hospoda, šipkaři, Nezávislí pro Palkovice a Myslík, hasiči, fotbalisti, volejbalisti, enduro, hokejisti… Myslím, že jsem určitě na někoho zapomněl a hluboce se omlouvám, ale je to spoustu lidí, kteří se o to starají. To je radost, když se lidi baví a když se sejdou a jsou na sebe milí. Kdybychom to dělali a nikdo tady nebyl, tak bychom nepokračovali a utekli od toho.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -229,93 +329,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/palkovicky-miniexpres/palkovicky-miniexpres-29-08-2021-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>