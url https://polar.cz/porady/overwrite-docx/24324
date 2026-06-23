--- v0 (2026-02-16)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9.2021, 17:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, jsme na začátku školního magazínu televize Polar Studuj u nás. Začneme příměstským táborem na střední škole technické v Opavě, navštívíme kemp s názvem Propoj se s Leonardem a nakonec navštívíme na letní rekreaci děti z dětského domova Frýdek-Místek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příměstský tábor na SŠ technické v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Střední škola technická v Opavě byla jedna ze středních škol v našem regionu, které se rozhodly prodloužit některým třídám školní rok až do července. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -357,82 +472,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kemp Propoj se s Leonardem v Kunčicích p. O.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Průmyslová škola, obchodní akademie a jazyková škola vy Frýdku-Místku pořádala pro děti základních škol ze svého okolí zajímavý kemp s názvem Propoj se s Leonardem. Jak už asi tušíte, hlavní postavou byl Leonardo da Vinci a dějištěm H rezort v Kunčicích pod Ondřejníkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento zábavný kemp je součástí projektu studentský start up pro 21. Století.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Martin Tobiáš, ředitel SPŠ, OA a JŠ F-M:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „My jsme moc rádi, že si jako střední škola MS kraje můžeme realizovat kemp pro žáky základních škol. Není to pro nás nic nového, protože před časem jsme takové kempy pořádali už třikrát, ale letos jsme to mohli obnovit díky projektu studentský start up pro 21. Století, to je jedna z aktivit. Je tady třicet dětí ze základních škol FM, také třináct našich studentů, kteří jsou do toho programu zakomponovaní. Pro ně je tady připravený i speciální program, protože jsme na škole rozjeli program Leader in me pro středoškoláky, takže naši studenti se budou vzdělávat v tomto programu. Děti budou řešit spoustu záhad na téma geniality Leonarda da Vinciho. Z oblasti mechaniky, z oblasti přírodních věd, máme pro ně nachystaný i umělecký workshop, bude to moc fajn.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co je cílem toho kempu?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel SPŠ, OA a JŠ F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „My jsme moc rádi, že si jako střední škola MS kraje můžeme realizovat kemp pro žáky základních škol. Není to pro nás nic nového, protože před časem jsme takové kempy pořádali už třikrát, ale letos jsme to mohli obnovit díky projektu studentský start up pro 21. Století, to je jedna z aktivit. Je tady třicet dětí ze základních škol FM, také třináct našich studentů, kteří jsou do toho programu zakomponovaní. Pro ně je tady připravený i speciální program, protože jsme na škole rozjeli program Leader in me pro středoškoláky, takže naši studenti se budou vzdělávat v tomto programu. Děti budou řešit spoustu záhad na téma geniality Leonarda da Vinciho. Z oblasti mechaniky, z oblasti přírodních věd, máme pro ně nachystaný i umělecký workshop, bude to moc fajn.“</w:t>
-[...19 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve"> „Cílem je samozřejmě užít si s těma dětma, protože oni skutečně dovedou nás dospělé nabíjet energií, ale jak říkám, je v tom samozřejmě i kus propagace toho, co škola dokáže zorganizovat pro děti ze základních škol. Propagujeme se taky tímto způsobem, ale linie jde směrem k podpoře k technickým oborům přírodovědnému vzdělávání, vůbec ke všem oborům, které jsou na naší škole. Celý kemp je všeobecně tvořivý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program pro školáky základních škol organizují studenti z Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme byli pozvaní hlavně kvůli start upu, protože škola rozjíždí novou start upovou firmu, chceme se s týmem hlavně poznat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -485,51 +598,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Baví mě hodně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem kempu je získat energii pro nový školní rok a také propagace technického školství v našem kraji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekreační pobyt DD Frýdek-Místek v Beskydech</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti z dětského domova ve Frýdku-Místku jezdí posledních letech pravidelně na letní rekreace do penzionu Luka ve Velkých Karlovicích, a jak uvidíte, velmi dobře se tam zabavili i o těchto prázdninách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako v každém dětském domově v našem kraji, i ve Frýdku-Místku pečlivě plánovali prázdninový program pro své děti. Letos to bylo o to důležitější, že se děti v době covidové, nikam moc nedostaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Tomková, vedoucí vychovatelka DD Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
@@ -786,93 +898,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-01-09-2021-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>