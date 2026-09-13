--- v1 (2026-06-23)
+++ v2 (2026-09-13)
@@ -940,51 +940,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-01-09-2021-17-27" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-01-09-2021-17-27?url=studuj-u-nas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>