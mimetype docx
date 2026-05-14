--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.9.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK aktivně podporuje návštěvnost regionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Turistický ruch v Moravskoslezském kraji se po covidové pandemii postupně zvyšuje. Kraj teď připravil další akce, které by měly motivovat nejen domácí turisty, ale také návštěvníky ze zahraničí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj nabízí turistům mnoho zajímavých cílů nejen na horách, ale i v nížinách a také přímo v centrech měst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj nabízí turistům mnoho zajímavých cílů nejen na horách, ale i v nížinách a také přímo v centrech měst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak Krkoška (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Máme za sebou 2. kvartál v rámci cestovního ruchu a my jsme vyhodnotili čísla a jsme velmi rádi, že po té covidové době, která byla velmi pro cestovní ruch kritická, tak se zvedáme poměrně rychle ze země a jde vidět, že cestovní ruch dostává zpátky tu chuť žít. Jsme jedni ze sedmi krajů, kde se povedlo vlastně získat víc jak 100 tisíc návštěvníků, což jsme velmi hrdí, protože samozřejmě, když si vezmeme, že v tom je Praha, Český Krumlov a podobně, tak jsme pyšní na to, že ten náš kraj si našel své turisty. A primárně navštívili tito turisté samozřejmě hory, ať to jsou Beskydy nebo Jeseníky, ale musím také podotknout, že postupně se probouzí také ta větší města, jako je Ostrava, která nás trápila ze všeho nejvíc. Do poslední chvíle jsme měli zavřené hotely a v tuto chvíli vlastně už díky velkým kulturním akcím a nebo i těm menším hudebním akcím se ty hotely postupně naplňují. Takže jsme velmi za to rádi. Na druhé straně také jsme připravili celou řadu aktivit, ať to je samozřejmě Technotrasa, která dostala nový motivační nástroj, kdy jsme zavedli bonusový systém pro návštěvníky, takže turisté mohli získávat body, za které mohli získat potom dárky. Také cykloturistika jako tak ová, která byla trendem tohoto léta, tak vlastně šla nahoru v rámci cyklotras a podobně. Také jsme postavili nové yogapointy, které byly vlastně napříč naším krajem, ať to bylo v Beskydech nebo v Jeseníkách a tohle to byla jedna z novinek moderního života pro relaxaci, v které budeme chtít do budoucna pokračovat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Koudela, jednatel Moravian-Silesian Tourism:</w:t>
@@ -147,66 +261,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> “Těším se moc, protože se nacházím v mé rodné domovině, tady jsem vyrostla, takže doufám, že publikum bude skvělé. Zahraju svůj repertoár a věřím, že to bude někdo znát a bude zpívat se mnou. Já jsem slyšela, jací byli Olympici, to je samozřejmě jiná třída, ale věřím, že se to semkne tady ta domácí půda a že se to povede. Mám vždycky takovou tu jednu naši z Beskyd, kde se já přiblížím publiku a všeci si můžeme zazpíváme, zabékáme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připravuji novou desku, debutové album Nahá, které bude mít křest 13. října v ČR Ostrava.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to tady super, je tady krásně, je tady hodně lidí, až jsme překvapení, že jich je tady tolik. Není pomalu kam si sednout. Super organizace, myslím si, že fajn."</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">“Je to perfektní. Po tom covidu je to paráda a jsme rádi, že jsme mohli někam vypadnout, i když jsem poměrně z daleka od Paskova, tak jsme přijeli a je to bomba.” </w:t>
+        <w:t xml:space="preserve">“Je to tady super, je tady krásně, je tady hodně lidí, až jsme překvapení, že jich je tady tolik. Není pomalu kam si sednout. Super organizace, myslím si, že fajn." “Je akce, tak jsme přišli.” “Už nám to chybělo, tyto akce.” “Je to perfektní. Po tom covidu je to paráda a jsme rádi, že jsme mohli někam vypadnout, i když jsem poměrně z daleka od Paskova, tak jsme přijeli a je to bomba.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Bača (Nezávislí pro Palkovice a Myslík), starosta Palkovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My máme strašnou výhodu v tom, že je nás tady spousta, které to baví. Jednak zaměstnanci obce, ty to musí bavit, protože jsou zaměstnaní, ale i ty spolky, které tady vidíte. Myslivci, chovatelé, obecní hospoda, šipkaři, Nezávislí pro Palkovice a Myslík, hasiči, fotbalisti, volejbalisti, enduro, hokejisti… Myslím, že jsem určitě na někoho zapomněl a hluboce se omlouvám, ale je to spoustu lidí, kteří se o to starají. To je radost, když se lidi baví a když se sejdou a jsou na sebe milí. Kdybychom to dělali a nikdo tady nebyl, tak bychom nepokračovali a utekli od toho.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -402,93 +501,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-03-09-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>