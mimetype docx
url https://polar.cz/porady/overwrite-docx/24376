--- v0 (2025-12-31)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z Ostravy do Beskyd budou jezdit moderní vlaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na železniční trati mezi Ostravou a Frenštátem pod Radhoštěm začnou jezdit moderní vlaky typu push-pull, tedy soupravy, které jezdí oběma směry bez přepřahání lokomotivy. Trať navíc čeká také elektrifikace, takže dieselové lokomotivy nahradí ekologické.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -279,133 +394,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První etapa obchvatu Frýdku-Místku měla být podle nedávných  plánů hotová do konce letošního roku. Od ledna už se po ní mělo jezdit. Druhá  etapa měla plán dostavby do poloviny příštího roku. Lidé ve městě se obchvatu  nemůžou dočkat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Ten Frýdek-Místek je neustále ucpaný. Nejen o víkendech, ale  i ve všední den. Takže čím spíš ten obchvat bude, tak tím lépe." 2.) "Konečně už aby byl hotový. Nebo to je hrozné ten provoz tady  přes ten most." 3.) "Já odsud nepocházím, ale pracuju tady a dlouho jim to trvá.  Už to mělo být dávno hotové. To je stavba století asi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic už ale v aktuálních pravidelných  informacích neuvádí měsíce dokončení, pouze rok 2022. V poslední době se totiž  objevily informace, že se stavba protáhne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ředitelství silnic a dálnic už ale v aktuálních pravidelných  informacích neuvádí měsíce dokončení, pouze rok 2022. V poslední době se totiž  objevily informace, že se stavba protáhne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rychlost výstavby obchvatu Frýdku-Místku ovlivnil koronavirus  a svůj podíl má také krátkodobá nepřístupnost staveniště v oblasti řeky  Ostravice. Věc je však stále řešena na úrovni mezi Ředitelstvím silnic a dálnic  a dodavatelem stavby, kdy se obě strany snaží urychlit práce na důležité části  obchvatu. Cílem jednání je především splnit původní termín hlavní trasy, až po  část mimoúrovňového křížení se silnicí I/56."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Zdržuje to teďka, ale co se dá dělat." 5.) "Už aby to bylo, už je to trošku dlouho, nemyslíte?" – No prý  se to má ještě protáhnout. – "No, tak to si děláte srandu. Já kolem toho jezdím  a modlím se, ať už to spustí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavbu ovlivnil nečekaný sesuv půdy. Navíc výrazně zdražil  stavební materiál, kterého je také nedostatek. Stavbaři nedávno zkoušeli namíchat  novou směs na povrch, ale tu ŘSD neuznalo, a tak se musela vybourat a položit znovu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavbu ovlivnil nečekaný sesuv půdy. Navíc výrazně zdražil  stavební materiál, kterého je také nedostatek. Stavbaři nedávno zkoušeli namíchat  novou směs na povrch, ale tu ŘSD neuznalo, a tak se musela vybourat a položit znovu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednání s ŘSD neustále probíhají. Pro město  Frýdek-Místek je samozřejmě důležité, aby stavba obou částí obchvatu byla  dokončena v co nejkratší době. A aby byly negativní vlivy té stavby co  nejmenší na občany města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně ŘSD uvedlo, že stavba prvního úseku probíhá podle  harmonogramu. Nezastavily ji ani vytrvalé deště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně ŘSD uvedlo, že stavba prvního úseku probíhá podle  harmonogramu. Nezastavily ji ani vytrvalé deště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Práce nadále pokračují při snaze o co nejmenší ovlivnění  současné silniční dopravy. Stavební ruch je znát například u příjezdu od  Příbora, kde přímo nad hlavami řidičů bezpečně vzniká mostní propojení  ostravské dálnice D56 s budoucím obchvatem. Přelom srpna a září na úvodní  části obchvatu probíhal ve znamení realizace obchvatu trativodu, násypů a  propoustků. Do dalších dnů bylo mimo jiné provádět bednění, izolace, výztuže,  armování i betonáže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento týden bylo na první etapě naplánováno předpínání  nosných konstrukcí, usazování kabelovodů a upravování zeleně. Také nátěry či  sanace a montáž dalších částí protihlukových stěn. Nicméně stavební firmy už  získaly čas na uvedení první etapy do provozu do září příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento týden bylo na první etapě naplánováno předpínání  nosných konstrukcí, usazování kabelovodů a upravování zeleně. Také nátěry či  sanace a montáž dalších částí protihlukových stěn. Nicméně stavební firmy už  získaly čas na uvedení první etapy do provozu do září příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se konal veletrh poskytovatelů soc. služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -509,75 +620,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Srdcaři Karviné se sešli na Lodičkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Víte, že má Karviná své Srdcaře? Jsou to lidé, kteří mají blízký vztah k městu, není jim lhostejná jeho budoucnost a mají chuť aktivně přispět k jeho změně k lepšímu. Pravidelně se schází a jejich počet neustále roste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Známé tváře Karviné, osobnosti, které mají chuť něco pro město udělat, se spojili v rámci projektu Karviná všemi deseti pod názvem Srdcaři Karviná. Pravidelně se schází a diskutují o nápadech, které pomáhají změnit image města k lepšímu. Naposledy se setkali Na Lodičkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Známé tváře Karviné, osobnosti, které mají chuť něco pro město udělat, se spojili v rámci projektu Karviná všemi deseti pod názvem Srdcaři Karviná. Pravidelně se schází a diskutují o nápadech, které pomáhají změnit image města k lepšímu. Naposledy se setkali Na Lodičkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Myslím si, že čím víc těch lidí bude, tím líp do budoucna pro samotné město. Věřím tomu, že přibudou nové nápady, kam bychom se mohli posunout a pracovat na vylepšení našeho města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do křesel hostů tentokrát usedly tři osobnosti města, předseda Iniciativy Dokořán Lukáš Heczko, ředitelka Základní a Mateřské školy Prameny Dagmar Czinege a ředitelka Regionální knihovny Karviná Markéta Kukrechtová.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do křesel hostů tentokrát usedly tři osobnosti města, předseda Iniciativy Dokořán Lukáš Heczko, ředitelka Základní a Mateřské školy Prameny Dagmar Czinege a ředitelka Regionální knihovny Karviná Markéta Kukrechtová. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, Srdcař, předseda Iniciativy Dokořán</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Snažím se být Srdcařem jak se jen dá, Karvinou chválím kudy chodíme, snažíme se tady dělat s Dokořánem kulturní akce, obohacovat kulturní komunitní život a přenášet to srdíčko do toho, co děláme.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Czinege, ředitelka ZŠ a MŠ Prameny:</w:t>
       </w:r>
       <w:r>
@@ -708,93 +817,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>