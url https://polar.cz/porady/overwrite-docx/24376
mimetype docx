--- v1 (2026-04-20)
+++ v2 (2026-09-08)
@@ -859,51 +859,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>