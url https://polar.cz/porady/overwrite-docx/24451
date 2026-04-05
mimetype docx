--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.9.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté se zaměřili na zakázané telefonování u řidičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvýšený počet policejních hlídek mohli zaznamenat řidiči nejen na území Moravskoslezského kraje. Policisté se tentokrát zaměřili na kontrolu motoristů, kteří nepoužívají bezpečnostní pásy nebo drží za jízdy v ruce telefon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisté při kontrolách používají služební vozy v civilním provedení. Pomocí videokamery dokumentují prohřešky a řidiče následně zastavují, aby s nimi přestupek vyřešili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisté při kontrolách používají služební vozy v civilním provedení. Pomocí videokamery dokumentují prohřešky a řidiče následně zastavují, aby s nimi přestupek vyřešili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Klímek, vrchní komisař</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> odboru služby dopravní policie KŘ Policie ČR MSK: “Akce je zaměřená zejména na věnování se řízení, to znamená zákaz telefonování za jízdy, zákaz sledování notebooků, tabletů, čtení novin a podobně. V letošním roce moravskoslezští policisté zjistili téměř 13 tisíc přestupků zákazu telefonování za jízdy. Řidiči hrozí pokuta do výše 1000 korun na místě v příkazním řízení a příslušný úřad poté přidělí řidiči dva body v bodovém ohodnocení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zakázané držení telefonu v ruce doplatil i tento řidič dodávky. V průběhu jízdy zadával trasu v navigaci. Přesto, že dostal pokutu, kolegiálně na sociální síti na policejní hlídky upozornil i další motoristy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -453,292 +567,234 @@
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sweetsen Fest, na ten jsme se opravdu hodně těšili. Byli  jsme vlastně naposledy v roce 2019, tehdy se vybralo krásných mnoho peněz.  A letos to nebylo o nic menší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme nesmírně rádi, že ten Sweetsen fest v takové zvláštní  době proběhl. Protože jsme pořád nevěděli, jestli bude nebo nebude. Ta situace byla  docela příznivá, že se podařilo všechno zorganizovat. Myslím si, že ta úroveň  byla vynikající."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místo platby za vstupenku tak mohli návštěvníci přispět do  kasiček jednotlivých organizací. Kdo dal například stokorunu, měl i pivo  zdarma. A platit se dalo i prostřednictvím QR kódů přes mobilní bankovnictví.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místo platby za vstupenku tak mohli návštěvníci přispět do  kasiček jednotlivých organizací. Kdo dal například stokorunu, měl i pivo  zdarma. A platit se dalo i prostřednictvím QR kódů přes mobilní bankovnictví. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vybralo se přes 18 tisíc, za což těm, kteří přispěli moc  děkujeme. Budou použity právě pro ty střediska, které se podílely na tvorbě  programu, který byl účastníkům Sweetsenu nabízen. To znamená ve smyslu  střediska Aktivity pro děti, Doučování, Nezbeda, Rebel. Stejně tak se na tom  podíleli aktivně dobrovolníci, takže podpoříme i rozvoj dobrovolnického hnutí v rámci  Charity Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dohromady pro Podané ruce osobní asistenci i canisterapii to  bylo 34 tisíc 143 korun. Pro osobní asistenci, kde nám pracuje spousty osobních  asistentek a asistentů a potřebujeme jako nezisková organizace podpořit nejenom  ty asistenty a potřebujeme jim nakoupit ochranné pomůcky. Potřebujeme jim  proplatit cestovní náklady a ty penízky využijeme krásně právě v rámci veřejné  sbírky na osobní náklady osobních asistentů a asistentek. Děkujeme moc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme nesmírně vděční, protože se nám podařilo vybrat 20 344  korun, což je si myslím pro tu návštěvnost adekvátní. Všechny ty peníze, které nám občané Frýdku-Místku darovali,  tak jsou použity na rozvoj dobrovolnictví na Frýdecko-Místecku a část těch peněz  jde také na to, abychom mohli provozovat program, který jsme rozjeli s podporou  města, a to je pomoc autistickým dětem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za celou historii konání festivalu se dohromady vybralo už přes  937 tisíc korun. Pomyslný milion by tak mohl Sweetsen fest překonat zřejmě příští  ročník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za celou historii konání festivalu se dohromady vybralo už přes  937 tisíc korun. Pomyslný milion by tak mohl Sweetsen fest překonat zřejmě příští  ročník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přepadení elektrolodi piráty zakončilo letní sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na přehradě Slezská Harta byla ukončena letní sezóna. Banda pirátů na replice lodi Santa Maria přepadla plovoucí elektroloď Harta a chtěla získat truhlu s převáženým pokladem. Díky chytrosti pasažérů lodi se jim však loupež nevydařila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Elektroloď Harta byla plně obsazena rodiči a dětmi. Některé honička s piráty velmi překvapila.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska děláme ve 4 hodiny tady plavbu, kdy bude naše elektroloď Harta přepadena pirátskou lodí v plné zbroji, se vším všudy, tak, jak takové pirátské přepadení má vypadat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti se na piráty připravovaly. Vyrobily si masky a rozebraly poklad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Hovadíková, organizátorka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Děti mají za úkol schovat ty dukátky před piráty. Nejíst, uschovat pečlivě, a až přijdou, tak aby nám to nevzali naráz.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Piráti za střelby z kanónu loď nakonec dohnali, nalodili se na palubu a vybrali od dětí poklad. Nakonec se opili a posádka jim truhlu s pokladem zaměnila. Odjeli tedy s nepořízenou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přepadli nás piráti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Bála ses?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já se pirátů nebojím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Konec sezóny však neznamená konec lodní dopravy na přehradě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme v plánu dělat nepravidelné výletní plavby, to znamená adventní plavby, vánoční plavby, novoroční plavby, samozřejmě, pokud nezamrzne zátoka v Leskovci nad Moravicí."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Buťák (nez.), starosta Leskovce nad Moravicí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Loď, jak Santa Maria, tak Harta, bude pokračovat dál, co nám povolí počasí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> I přes nižší návštěvnost vlivem epidemických opatření, počet návštěvníků lodí překročil letos 15 tisíc. A do konce roku pravděpodobně ještě vzroste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -835,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-09-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>