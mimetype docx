--- v1 (2026-04-05)
+++ v2 (2026-09-08)
@@ -933,51 +933,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-09-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-09-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>