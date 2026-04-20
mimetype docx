--- v0 (2026-01-01)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.9.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V havířovské nemocnici začíná přeočkování zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci byli jedněmi z prvních, kterým byla na počátku roku aplikována vakcína proti covidu. Až po té se začalo snižovat i procento nemocných mezi zaměstnanci. Jak velký bude zájem o třetí posilující dávku? Ptali jsme se v Havířově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -278,53 +393,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město podporuje sportovní infrastrukturu  dlouhodobě. Od roku 2018 bylo městem podpořeno v rámci předchozího dotačního programu 35  projektů téměř 14 miliony korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Víme, že pro kluby je velmi těžké získat peníze na projektovou dokumentaci, aby pohnuly se stavem sportoviště a  to jim dává možnost žádat o další dotační zdroje např. v rámci Národní sportovní agentury." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žádosti lze podat od 18. října do 1. listopadu 2021. Do výběrového  řízení budou žadatelé podávat svou žádost prostřednictvím elektronického formuláře, takže nemusejí fyzicky nic potvrzovat ani přikládat v souladu s trendem otevřené radnice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žádosti lze podat od 18. října do 1. listopadu 2021. Do výběrového  řízení budou žadatelé podávat svou žádost prostřednictvím elektronického formuláře, takže nemusejí fyzicky nic potvrzovat ani přikládat v souladu s trendem otevřené radnice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu vznikají nová parkovací místa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -435,105 +549,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ledová plocha zimního stadionu patří několik hodin týdně začínajícím i pokročilejším krasobruslařkám. Ty nejmenší se v přípravce učí první krůčky na bruslích, ty starší pilují všechny základní prvky, piruety a skoky pod vedením zkušených trenérek, od konce srpna už na ledě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Šimrová, členka výboru SKK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To krasobruslení není jednoduché, učí se chodit na ledě a pomalými krůčky se snažíme je naučit se bruslit. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Základna čítá 25 dětí. Zájemců ubylo, po době platných opatření vlády a nemožnosti sportovat se sem vrátila jen hrstka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Základna čítá 25 dětí. Zájemců ubylo, po době platných opatření vlády a nemožnosti sportovat se sem vrátila jen hrstka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Šimrová, členka výboru SKK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Některé děti si to rozmyslely, za tu dlouhou dobu, co nebruslily, někde to vzdaly rodiče, potřebovali bychom opravdu zase začaly chodit do těch sportovních kroužků tak, jak to bylo než začal nějaký covid no."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Předzávodní kategorii B vede Markéta Kučerová. Sama bruslí od čtyř let, od svých 15ti také trénuje děti, nejdříve v přípravce. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Předzávodní kategorii B vede Markéta Kučerová. Sama bruslí od čtyř let, od svých 15ti také trénuje děti, nejdříve v přípravce.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kučerová, trenérka kategorie B:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tom béčku už by děti měly zvládat testy, já se je snažím připravovat na výkonnostní testy, ty jsou pro každého, kdo chce závodit. Už je učím povinnosti, aby to braly vážně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...11 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Tento estetický sport má v Karviné dlouholetou tradici. Závodní družstvo má na svém kontě mnoho medailí z nejvyšších soutěžích jako je Český pohár. Děvčata z Áčka a Béčka trénují každý den, děti v přípravce pak hodinu v úterky a čtvrtky od půl páté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pokud máte zájem o tento sport, stačí se přijít osobně na zimní stadion v uvedené dny podívat nebo se na bližší informace zeptat prostřednictvím níže uvedených kontaktů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SKK KARVINÁ, kontakty</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Jana Gilová 724 584 414, skkkarvina@email.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -622,93 +732,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-09-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>