--- v1 (2026-04-20)
+++ v2 (2026-09-08)
@@ -774,51 +774,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-09-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-09-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>